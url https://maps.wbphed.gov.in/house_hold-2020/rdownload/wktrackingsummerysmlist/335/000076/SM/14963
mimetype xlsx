--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1100,54 +1100,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>247.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>104.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>42.07</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1163,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>28.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.69</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1498,54 +1498,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>394.43</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>126.68</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>32.12</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>