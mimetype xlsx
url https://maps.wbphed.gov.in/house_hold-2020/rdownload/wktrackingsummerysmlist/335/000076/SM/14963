--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,125 @@
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>C.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Survey, planning, design of pipe crossing system by adopting trenchless technologies (e.g. Jack Pushing Method etc.) for crossing Railway, as per relevant I.S. Code with latest amendment, guidelines, specification and requirement of the authorities owning the railway track, submission of design report and drawing obtaining permission on behalf of the PHE Dte. across the railway track between Seharabazar (SRBZ) and Kaiyar (KYB) Station &amp; connecting with existing 160mm dia HDPE distribution main line of AMILIA Water Supply Scheme of Khandaghosh Block under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001308/2024-2025</t>
   </si>
   <si>
     <t>938/BWD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation work for Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of AMILIA PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01.10.2025 to 31.12.2025].</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000773/2025-2026</t>
+  </si>
+  <si>
+    <t>1245/DSD</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of AMILIA PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01.04.2025 to 30.06.2025].</t>
+  </si>
+  <si>
+    <t>ORD/001592/2024-2025</t>
+  </si>
+  <si>
+    <t>509-D/DSD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of AMILIA PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01.07.2025 to 30.09.2025].</t>
+  </si>
+  <si>
+    <t>ORD/000669/2025-2026</t>
+  </si>
+  <si>
+    <t>1017/DSD</t>
+  </si>
+  <si>
+    <t>04/10/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of AMILIA PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01/01/2026 TO 31/03/2026].</t>
+  </si>
+  <si>
+    <t>ORD/001109/2025-2026</t>
+  </si>
+  <si>
+    <t>1467/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>Continuation work for Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of AMILIA PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01/04/2026 TO 30/06/2026].</t>
+  </si>
+  <si>
+    <t>ORD/001128/2025-2026</t>
+  </si>
+  <si>
+    <t>229/DSD</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1100,54 +1175,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>247.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>104.23</v>
+        <v>225.51</v>
       </c>
       <c r="R7" s="4">
-        <v>42.07</v>
+        <v>91.02</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1163,54 +1238,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>28.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.46</v>
+        <v>23.6</v>
       </c>
       <c r="R8" s="4">
-        <v>77.69</v>
+        <v>81.65</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1340,54 +1415,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1478,87 +1553,402 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>30.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>397.57</v>
+      </c>
+      <c r="P19" s="8">
+        <v>249.44</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>62.74</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>