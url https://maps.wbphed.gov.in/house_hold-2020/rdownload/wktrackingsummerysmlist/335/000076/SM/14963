--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,300 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Khandaghosh</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AMILIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14963</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>AMILIA Piped Water Supply Scheme with sinking of Tube-well, LDS, Construction of 150 cum RCC OHR with 20 mtr. staging height including soil testing, Rising Main, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Khandaghosh Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.,Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000737/2022-2023</t>
+  </si>
+  <si>
+    <t>1067/BWD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
+  </si>
+  <si>
+    <t>SHUBHRA KANTI GHOSH</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Amilia Water Supply Scheme [ Block- Khandoghosh ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000051/2023-2024</t>
+  </si>
+  <si>
+    <t>2515/CMD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>02/07/2023</t>
+  </si>
+  <si>
+    <t>MS MANABESH ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2022-2023</t>
   </si>
   <si>
     <t>1637/BWD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2022-2023</t>
   </si>
   <si>
     <t>1239/BWD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges of Amilia W/S Scheme TW-2</t>
   </si>
   <si>
     <t>BILL/00679/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-24</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges of Amilia W/S Scheme TW-1</t>
   </si>
   <si>
     <t>BILL/00678/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-23</t>
   </si>
   <si>
-    <t>AMILIA Piped Water Supply Scheme with sinking of Tube-well, LDS, Construction of 150 cum RCC OHR with 20 mtr. staging height including soil testing, Rising Main, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Khandaghosh Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...44 lines deleted...]
-    <t>MS MANABESH ROY</t>
+    <t>Continuation for the work of Supply of Inspection Vehicle for inspection of different JJM related (Schemes) works as and when required including supply of driver &amp; fuel (minimum 8 Hours duty per day) and all taxes etc. for Durgapur Sub-Division under BurdwanDivision, P.H.E. Dte.consider 96.00 Km. run per day [Period AUG.'2024 to OCT.'2024]</t>
+  </si>
+  <si>
+    <t>ORD/000845/2024-2025</t>
+  </si>
+  <si>
+    <t>575/DSD</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>MD HASIN</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at KHEJURHATI &amp; others water supply scheme under Khandoghosh Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000071/2024-2025</t>
+  </si>
+  <si>
+    <t>2391/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000789/2023-2024</t>
   </si>
   <si>
     <t>319/BWD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Way leave / Track crossing proposal with Application ID: SER-ADRA-2024-WL-114 in IR-RBCS laying of 200 mm dia Carrier pipe with 600 mm dia Casing pipe for water supply on (Jal Jeevan Mission) at KM 317/03 to 317/04 in between Seharabazar (SRBZ) to Kaiyar (KYB) by PHE Dte.,Burdwan Division.</t>
   </si>
   <si>
     <t>BILL/01098/2024-2025</t>
   </si>
   <si>
     <t>1184/JJM</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>INDIAN RAILWAY</t>
   </si>
   <si>
-    <t>Continuation for the work of Supply of Inspection Vehicle for inspection of different JJM related (Schemes) works as and when required including supply of driver &amp; fuel (minimum 8 Hours duty per day) and all taxes etc. for Durgapur Sub-Division under BurdwanDivision, P.H.E. Dte.consider 96.00 Km. run per day [Period AUG.'2024 to OCT.'2024]</t>
-[...34 lines deleted...]
-  <si>
     <t>Survey, planning, design of pipe crossing system by adopting trenchless technologies (e.g. Jack Pushing Method etc.) for crossing Railway, as per relevant I.S. Code with latest amendment, guidelines, specification and requirement of the authorities owning the railway track, submission of design report and drawing obtaining permission on behalf of the PHE Dte. across the railway track between Seharabazar (SRBZ) and Kaiyar (KYB) Station &amp; connecting with existing 160mm dia HDPE distribution main line of AMILIA Water Supply Scheme of Khandaghosh Block under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001308/2024-2025</t>
   </si>
   <si>
     <t>938/BWD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
-  </si>
-[...73 lines deleted...]
-    <t>26/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -914,1041 +839,726 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.93</v>
+        <v>247.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>225.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.02</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.51</v>
+        <v>28.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.65</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.81</v>
+        <v>1.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>3.9</v>
+        <v>5.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>247.76</v>
+        <v>2.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>225.51</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>91.02</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>28.91</v>
+        <v>3.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>23.6</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>81.65</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>21.17</v>
+        <v>1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>5.32</v>
+        <v>45.81</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>1</v>
+        <v>21.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>45.81</v>
+        <v>5.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>30.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...20 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>394.43</v>
+      </c>
+      <c r="P14" s="8">
+        <v>249.44</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>63.24</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...283 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>