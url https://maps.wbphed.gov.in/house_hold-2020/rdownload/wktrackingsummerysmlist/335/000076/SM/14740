--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1067,54 +1067,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>2.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>16.59</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1189,54 +1189,54 @@
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>359.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>154.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>42.98</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1347,54 +1347,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>558.09</v>
       </c>
       <c r="P12" s="8">
-        <v>154.9</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>27.75</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>