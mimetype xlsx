--- v1 (2026-04-03)
+++ v2 (2026-06-23)
@@ -179,105 +179,105 @@
   <si>
     <t>2751/BSD</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>SK.ASFIA</t>
   </si>
   <si>
     <t>New Service connection for Tatarpur W/S Scheme PH No.-II</t>
   </si>
   <si>
     <t>BILL/01792/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-309</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Tatarpur Water Supply Scheme [ Block- Memari-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>3723/CMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for TATARPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001116/2024-2025</t>
+  </si>
+  <si>
+    <t>479/BWD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>RANADHIR SINHA</t>
+  </si>
+  <si>
     <t>TATARPUR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Memari-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000375/2023-2024</t>
   </si>
   <si>
     <t>2621/BWD</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
-  </si>
-[...40 lines deleted...]
-    <t>24/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1067,54 +1067,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>2.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.59</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1150,251 +1150,251 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>359.46</v>
+        <v>30.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>30.11</v>
+        <v>74.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>74.75</v>
+        <v>359.46</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>154.5</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>42.98</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>558.09</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>154.9</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>27.75</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>