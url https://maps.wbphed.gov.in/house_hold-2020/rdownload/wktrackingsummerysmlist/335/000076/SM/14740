--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -92,192 +92,192 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Memari-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>TATARPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14740</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>TATARPUR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Memari-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>2621/BWD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>RANADHIR SINHA</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Tatarpur Water Supply Scheme [ Block- Memari-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>3723/CMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation order for "Supply of one No. Diesel Driven Ambassador Car on hire basis for the office of the Assistant Engineer, Burdwan Sub-Division, PHE Dte for the period of 01.12.2023 to 31.05.2024</t>
+  </si>
+  <si>
+    <t>ORD/001007/2023-2024</t>
+  </si>
+  <si>
+    <t>2751/BSD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>SK.ASFIA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000330/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000470/2023-2024</t>
   </si>
   <si>
     <t>3994/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>RTOR000696/2023-2024</t>
   </si>
   <si>
     <t>5059/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges for Tatarpur PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01761/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-271</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Continuation order for "Supply of one No. Diesel Driven Ambassador Car on hire basis for the office of the Assistant Engineer, Burdwan Sub-Division, PHE Dte for the period of 01.12.2023 to 31.05.2024</t>
-[...22 lines deleted...]
-  <si>
     <t>New Service connection for Tatarpur W/S Scheme PH No.-II</t>
   </si>
   <si>
     <t>BILL/01792/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-309</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Tatarpur Water Supply Scheme [ Block- Memari-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...22 lines deleted...]
-  <si>
     <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for TATARPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001116/2024-2025</t>
   </si>
   <si>
     <t>479/BWD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>24/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,564 +806,564 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.1</v>
+        <v>359.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>154.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.98</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>12.51</v>
+        <v>30.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>20.46</v>
+        <v>2.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>16.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>38.7</v>
+        <v>10.1</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.4</v>
+        <v>12.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>16.59</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.61</v>
+        <v>20.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>30.11</v>
+        <v>38.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>74.75</v>
+        <v>9.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>359.46</v>
+        <v>74.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>154.5</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>42.98</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>558.09</v>