--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -113,108 +113,108 @@
   <si>
     <t>Continuation work for Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Mongalkote Dev. Block under Katwa Sub-Division under Purba Bardhaman.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000727/2022-2023</t>
   </si>
   <si>
     <t>341/BWD</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>RUDRABHISHEK ENTERPRISES LIMITED</t>
   </si>
   <si>
+    <t>Continuation work for Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Kalna II Dev. Block under Kalna Sub-Division under Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000731/2022-2023</t>
+  </si>
+  <si>
+    <t>342/BWD</t>
+  </si>
+  <si>
+    <t>VENKATESHWARA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Continuation work for Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Katwa I &amp; II Dev. Block under Katwa Sub-Division under Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000726/2022-2023</t>
+  </si>
+  <si>
+    <t>325/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
     <t>Continuation work order for Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW, PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Ausgram I &amp; II and Galsi I &amp; II Dev. Block under Durgapur (Burdwan North) Sub-Division under Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000718/2022-2023</t>
   </si>
   <si>
     <t>333/BWD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
     <t>Continuation work for Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW, PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Burdwan ¿ I, Memari ¿ II &amp; Raina ¿ I Dev. Block, under Burdwan Sub-Division under Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000725/2022-2023</t>
   </si>
   <si>
     <t>334/BWD</t>
   </si>
   <si>
     <t>MARS PLANNING AND ENGINEERING SERVICES PVT LTD.</t>
-  </si>
-[...28 lines deleted...]
-    <t>342/BWD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -766,324 +766,324 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>60.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.31</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.86</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>215</v>
+        <v>175</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>169.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.99</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="Q6" s="4">
+        <v>169.01</v>
+      </c>
+      <c r="R6" s="4">
+        <v>99.42</v>
+      </c>
+      <c r="S6" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>27</v>
+        <v>215</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>214.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>652</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>635.89</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>