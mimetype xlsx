--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,75 +167,54 @@
   <si>
     <t>Implementation of Ground Water Based Mini Piped Water supply Scheme in 129 Nos. villages in Aushgram I &amp; II, Burdwan I &amp; II, Galsi I &amp; II, Katwa I &amp; II, Ketugream I &amp; II, Raina I &amp; II, Bhatar, Khandaghosh, Mongalkote and Memari II Block maximum 100 households in Purba Bardhaman district under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000703/2022-2023</t>
   </si>
   <si>
     <t>641/BWD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...2 lines deleted...]
-    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Jamaipota village of Raina-I Block under Mini Piped Water Supply Scheme (100 Household) within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos. Board)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-  </si>
-[...16 lines deleted...]
-    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Jamaipota village of Raina-I Block under Mini Piped Water Supply Scheme (100 Household) within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos. Board)</t>
   </si>
   <si>
     <t>ORD/000477/2025-2026</t>
   </si>
   <si>
     <t>2341/BSD</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>S.M. ENGOCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -639,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -804,54 +783,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>12.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.4</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -985,225 +964,162 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4231.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1214.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.71</v>
       </c>
       <c r="S6" s="4">
         <v>42</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>4271.81</v>
+      </c>
+      <c r="P8" s="8">
+        <v>1226.54</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>28.71</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>