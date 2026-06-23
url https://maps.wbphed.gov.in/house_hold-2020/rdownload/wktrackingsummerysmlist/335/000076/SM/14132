--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,71 @@
     <t>28/12/2025</t>
   </si>
   <si>
     <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Jamaipota village of Raina-I Block under Mini Piped Water Supply Scheme (100 Household) within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos. Board)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000477/2025-2026</t>
   </si>
   <si>
     <t>2341/BSD</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>S.M. ENGOCON</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1039,87 +1060,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>85</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>4581.4</v>
+      </c>
+      <c r="P9" s="8">
+        <v>1226.54</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>26.77</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>