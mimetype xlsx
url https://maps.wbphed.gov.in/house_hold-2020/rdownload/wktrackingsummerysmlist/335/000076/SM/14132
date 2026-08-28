--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,177 +80,177 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-I,Ausgram-II,Bhatar,Burdwan-I,Galsi-I,Galsi-II,Kalna-I,Kalna-II,Katwa-I,Katwa-II,Ketugram-I,Ketugram-II,Khandaghosh,Mangolkote,Manteswar,Memari-II,Purbasthali-I,Raina-I,Raina-II</t>
   </si>
   <si>
+    <t>Burdwan Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED MINI PIPED WATER SUPPLY SCHEMES AT UNCOVERED VILLAGES IN ALL BLOCKS WITHIN PURBA BARDHAMAN DISTRICT UNDER BURDWAN DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>SM/14132</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of Ground Water Based Mini Piped Water supply Scheme in 129 Nos. villages in Aushgram I &amp; II, Burdwan I &amp; II, Galsi I &amp; II, Katwa I &amp; II, Ketugream I &amp; II, Raina I &amp; II, Bhatar, Khandaghosh, Mongalkote and Memari II Block maximum 100 households in Purba Bardhaman district under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000703/2022-2023</t>
+  </si>
+  <si>
+    <t>641/BWD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>BIRBHUM INFRAPARK PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Central Mechanical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED MINI PIPED WATER SUPPLY SCHEMES AT UNCOVERED VILLAGES IN ALL BLOCKS WITHIN PURBA BARDHAMAN DISTRICT UNDER BURDWAN DIVISION PHE DTE</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 6 at Augmentation of Bhatar (Zone - II) (Bhumsor) Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000933/2022-2023</t>
   </si>
   <si>
     <t>1310/CMD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>SUDIPTA GHOSH</t>
   </si>
   <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Nabagram PWSS TW-3</t>
   </si>
   <si>
     <t>BILL/00960/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-381</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation for new service connection at Jahannagar Augmentation PWSS TW-3</t>
   </si>
   <si>
     <t>BILL/01036/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-382</t>
   </si>
   <si>
-    <t>Burdwan Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Jamaipota village of Raina-I Block under Mini Piped Water Supply Scheme (100 Household) within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos. Board)</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000477/2025-2026</t>
   </si>
   <si>
     <t>2341/BSD</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>S.M. ENGOCON</t>
-  </si>
-[...19 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,365 +801,365 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.05</v>
+        <v>4231.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>11.62</v>
+        <v>1214.93</v>
       </c>
       <c r="R3" s="4">
-        <v>96.4</v>
+        <v>28.71</v>
       </c>
       <c r="S3" s="4">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>19.77</v>
+        <v>12.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>7.54</v>
+        <v>309.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>4231.72</v>
+        <v>19.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>1214.93</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>28.71</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.72</v>
+        <v>7.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>4581.4</v>