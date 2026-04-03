--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -1195,54 +1195,54 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>79.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.97</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>63.24</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1258,54 +1258,54 @@
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>26.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>20.94</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>77.62</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1353,54 +1353,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>249.35</v>
       </c>
       <c r="P12" s="8">
-        <v>70.9</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>28.44</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>