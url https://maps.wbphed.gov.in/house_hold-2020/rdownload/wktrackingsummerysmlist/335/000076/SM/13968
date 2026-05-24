--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -179,111 +179,111 @@
   <si>
     <t>BILL/02596/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-548</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR EORA PWSS TW -1.</t>
   </si>
   <si>
     <t>BILL/03102/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-642</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Eora Water Supply Scheme [ Block- Bhatar ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000746/2023-2024</t>
+  </si>
+  <si>
+    <t>4056/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Road Restoration for Eora PWSS in Bhatar Block under Durgapur Sub-Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000429/2024-2025</t>
+  </si>
+  <si>
+    <t>624/DSD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>KOHINOOR CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>EORA Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Bhatar Block, District:- Purba-Bardhaman [NEW SCHEME].</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer ,JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000062/2023-2024</t>
   </si>
   <si>
     <t>1936/BWD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>TUSHAR KANTI GHOSH</t>
-  </si>
-[...37 lines deleted...]
-    <t>KOHINOOR CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1156,251 +1156,251 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>79.02</v>
+        <v>26.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>77.62</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>26.98</v>
+        <v>5.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>5.38</v>
+        <v>79.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>49.97</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>63.24</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>249.35</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>70.9</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>28.44</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>