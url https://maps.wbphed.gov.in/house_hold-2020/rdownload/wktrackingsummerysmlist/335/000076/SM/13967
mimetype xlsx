--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,102 +170,84 @@
   <si>
     <t>NEW SERVICE CONNECTION FOR AMARPUR PWSS PH 2.</t>
   </si>
   <si>
     <t>BILL/02867/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-605</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR AMARPUR PWSS PH 1.</t>
   </si>
   <si>
     <t>BILL/02866/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-604</t>
   </si>
   <si>
-    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional work for laying 200 mm dia HDPE pipe line and other necessary allied works Amarpur &amp; Bhedia Piped W/S Scheme, Block- Aushgram-2, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1291/DWSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Amarpur Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
-  </si>
-[...43 lines deleted...]
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Amarpur Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000913/2023-2024</t>
   </si>
   <si>
     <t>4177/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>AMUSAR IMPEX PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -669,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1149,266 +1131,203 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>95.26</v>
+        <v>196.61</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>196.61</v>
+        <v>28.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>635.64</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>