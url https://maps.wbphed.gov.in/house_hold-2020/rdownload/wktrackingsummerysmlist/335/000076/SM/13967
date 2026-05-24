--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -989,54 +989,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>344.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>145.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>42.14</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1170,54 +1170,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>196.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1233,88 +1233,88 @@
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>28.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>22.63</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>79.28</v>
       </c>
       <c r="S10" s="4">
         <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>635.64</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>176.85</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>27.82</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>