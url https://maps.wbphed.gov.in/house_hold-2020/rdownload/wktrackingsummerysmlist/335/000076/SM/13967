--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>SAIKAT RAY</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Amarpur Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000913/2023-2024</t>
   </si>
   <si>
     <t>4177/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>AMUSAR IMPEX PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1247,87 +1265,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>28.55</v>
       </c>
       <c r="Q10" s="4">
         <v>22.63</v>
       </c>
       <c r="R10" s="4">
         <v>79.28</v>
       </c>
       <c r="S10" s="4">
         <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>95.26</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>80</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>730.91</v>
+      </c>
+      <c r="P12" s="8">
+        <v>176.85</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>24.2</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>