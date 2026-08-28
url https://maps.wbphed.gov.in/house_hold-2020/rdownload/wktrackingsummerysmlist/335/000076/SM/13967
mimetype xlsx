--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,195 +92,258 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ausgram-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AMARPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13967</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways for AMARPUR Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>4952/BWD</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>16/11/2024</t>
+  </si>
+  <si>
+    <t>SUJAY KUMAR RAY</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Amarpur Water Supply Scheme [ Block- Ausgram-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000913/2023-2024</t>
+  </si>
+  <si>
+    <t>4177/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>AMUSAR IMPEX PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000208/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>RTOR000611/2023-2024</t>
   </si>
   <si>
     <t>4932/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation, construction of switch rooms, boundary walls with gates, land development, internal drains and internal pathways for AMARPUR Piped Water Supply Scheme under Ausgram-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...17 lines deleted...]
-    <t>Central Mechanical</t>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Chora, Kalaijhuti &amp; others water supply scheme under Ausgram-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2405/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Additional work for laying 200 mm dia HDPE pipe line and other necessary allied works Amarpur &amp; Bhedia Piped W/S Scheme, Block- Aushgram-2, Dist- Purba Bardhaman under Durgapur W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000141/2024-2025</t>
+  </si>
+  <si>
+    <t>1291/DWSD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION FOR AMARPUR PWSS PH 1.</t>
+  </si>
+  <si>
+    <t>BILL/02866/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-604</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR AMARPUR PWSS PH 2.</t>
   </si>
   <si>
     <t>BILL/02867/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-605</t>
   </si>
   <si>
-    <t>06/03/2024</t>
-[...80 lines deleted...]
-    <t>NABAUDYOG ELECTRICAL ENGINEERING CO-OPERATIVE SOCIETY LTD</t>
+    <t>Annual O and Mtc of distribution syste, rising main, sluice valves including operation of sulice valves at AMRARGAR PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000224/2026-2027</t>
+  </si>
+  <si>
+    <t>912/DWSD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>B.M. SARKAR</t>
+  </si>
+  <si>
+    <t>Annual O and Mtc of distribution system, rising main, sluice valves including operation of sluice valves at AMARPUR PWSS under Durgapur W/S Division, PHE Dte (w.e.f. 01.07.2026 to 30.06.2027)</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000232/2026-2027</t>
+  </si>
+  <si>
+    <t>881/DWSD</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>29/06/2027</t>
+  </si>
+  <si>
+    <t>Annual Operation and maintenance of different dia MS/DI rising main pipe line from Intake well site to Panagarh Industrial Park H/W site under Surface based PWSS for Panagarh Industrial Park, of Durgapur W/s Division,PHE Dte (w.e.f 01.08.2026 to 31.07.2027)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1,Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000286/2026-2027</t>
+  </si>
+  <si>
+    <t>1102/DWSD</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>31/07/2027</t>
+  </si>
+  <si>
+    <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -821,594 +884,783 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>9.35</v>
+        <v>344.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>145.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.14</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>20.19</v>
+        <v>28.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.28</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>30.36</v>
+        <v>9.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>344.32</v>
+        <v>20.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>145.1</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>42.14</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.88</v>
+        <v>30.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>3.37</v>
+        <v>95.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>196.61</v>
       </c>
       <c r="Q9" s="4">
         <v>9.11</v>
       </c>
       <c r="R9" s="4">
         <v>4.63</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>28.55</v>
+        <v>3.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>22.63</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>79.28</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>95.26</v>
+        <v>2.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.42</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.1</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>29</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>769.42</v>
+      </c>
+      <c r="P15" s="8">
+        <v>176.85</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>22.98</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>