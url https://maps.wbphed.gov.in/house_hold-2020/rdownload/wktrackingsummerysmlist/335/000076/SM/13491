--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,249 +284,168 @@
   <si>
     <t>BILL/02338/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-474</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection for Magra W/S Sechem.</t>
   </si>
   <si>
     <t>BILL/02184/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-379</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.02.2025 to 31.03.2025]</t>
+  </si>
+  <si>
+    <t>ORD/001153/2024-2025</t>
+  </si>
+  <si>
+    <t>185/AE/HQ</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.12.2024 to 31.01.2025]</t>
+  </si>
+  <si>
+    <t>ORD/000895/2024-2025</t>
+  </si>
+  <si>
+    <t>1009/AE/HQ</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.10.2024 to 30.11.2024]</t>
+  </si>
+  <si>
+    <t>ORD/000708/2024-2025</t>
+  </si>
+  <si>
+    <t>803/AE/HQ</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>Supply and installation of Electro-Magnetic flow meter at HARIGRAM, KUCHUT &amp; others water supply scheme under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000564/2024-2025</t>
+  </si>
+  <si>
+    <t>3103/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>S DUTTA</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.04.2025 to 31.05.2025]</t>
+  </si>
+  <si>
+    <t>ORD/001404/2024-2025</t>
+  </si>
+  <si>
+    <t>455/AE/HQ</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>Restoration of Conc. road, Providing leftout FHTC with extension of Pipeline, construction of Pathway, drain, repairing of Pump House at Head Work site with allied works for MAGRA, SANUI, SATGACHIA Zone-I &amp; NARAGOHALIA PIPED WATER SUPPLY SCHEME, Block-Memari-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001192/2024-2025</t>
+  </si>
+  <si>
+    <t>611/BWD</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Magra Water Supply Scheme [ Block- Memari-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000650/2023-2024</t>
   </si>
   <si>
     <t>3993/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
-  </si>
-[...181 lines deleted...]
-    <t>01/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1769,827 +1688,518 @@
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="P15" s="4">
-        <v>29.35</v>
+        <v>0.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P16" s="4">
         <v>0.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P17" s="4">
         <v>0.8</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I18" s="13"/>
-      <c r="J18" s="13" t="s">
+      <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.8</v>
+        <v>15.06</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="4">
         <v>0.8</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J20" s="13" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>15.06</v>
+        <v>354.13</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.8</v>
+        <v>29.35</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...20 lines deleted...]
-      <c r="H22" s="13" t="s">
+      <c r="A22" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>529.6</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...279 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>