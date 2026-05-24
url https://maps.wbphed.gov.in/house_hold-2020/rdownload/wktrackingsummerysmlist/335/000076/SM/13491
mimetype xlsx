--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1054,54 +1054,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>20.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>27.28</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1294,54 +1294,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>0.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.6</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1357,54 +1357,54 @@
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>0.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.53</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1420,54 +1420,54 @@
       <c r="I10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>0.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.02</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1546,54 +1546,54 @@
       <c r="I12" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>0.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.73</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1727,54 +1727,54 @@
       <c r="I15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P15" s="4">
         <v>0.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>42.92</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1790,54 +1790,54 @@
       <c r="I16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P16" s="4">
         <v>0.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>97.86</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1853,54 +1853,54 @@
       <c r="I17" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P17" s="4">
         <v>0.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>83.36</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1979,54 +1979,54 @@
       <c r="I19" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P19" s="4">
         <v>0.8</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>46.62</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2105,88 +2105,88 @@
       <c r="I21" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>29.35</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>28.87</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>529.6</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>19.27</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>