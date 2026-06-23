--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -402,50 +402,92 @@
     <t>11/02/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Magra Water Supply Scheme [ Block- Memari-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000650/2023-2024</t>
   </si>
   <si>
     <t>3993/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>RTOR000057/2024-2025</t>
+  </si>
+  <si>
+    <t>383/BWD</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>MAGRA Piped Water Supply Scheme with Sinking of Tube-well, , Laying distribution system (LDS), Rising Main, FHTC, Construction of 250 cum capacity OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms (5.40mx3.60m) &amp; boundary walls with gate at different TW site. Block:- Memari-I, District:- Purba-Bardhaman.[NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000672/2022-2023</t>
+  </si>
+  <si>
+    <t>390/BWD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of MAGRA Pipe Water Supply Scheme in Memari-I Block within Burdwan Sub-Division under Burdwan Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000942/2024-2025</t>
+  </si>
+  <si>
+    <t>2731/BSD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2119,87 +2161,270 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>29.35</v>
       </c>
       <c r="Q21" s="4">
         <v>8.47</v>
       </c>
       <c r="R21" s="4">
         <v>28.87</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P22" s="4">
+        <v>12.34</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P23" s="4">
+        <v>425.89</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>363.92</v>
+      </c>
+      <c r="R23" s="4">
+        <v>85.45</v>
+      </c>
+      <c r="S23" s="4">
+        <v>85</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>968.63</v>
+      </c>
+      <c r="P25" s="8">
+        <v>383.2</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>39.56</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>