--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -110,50 +110,101 @@
   <si>
     <t>SM/13491</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply of Inspection Vehicle for inspection of different JJM related (Schemes) works as and when required including supply of driver &amp; fuel (minimum 8 Hours duty per day) and all taxes etc. for Burdwan Sub-Division under Burdwan Division, P.H.E. Dte. consider 96.00 Km. run per day.[Period from 01/08/2023 to 31/10/2023]</t>
   </si>
   <si>
     <t>ORD/000845/2023-2024</t>
   </si>
   <si>
     <t>1759/BSD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>02/10/2023</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
+    <t>MAGRA Piped Water Supply Scheme with Sinking of Tube-well, , Laying distribution system (LDS), Rising Main, FHTC, Construction of 250 cum capacity OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms (5.40mx3.60m) &amp; boundary walls with gate at different TW site. Block:- Memari-I, District:- Purba-Bardhaman.[NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000672/2022-2023</t>
+  </si>
+  <si>
+    <t>390/BWD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Magra Water Supply Scheme [ Block- Memari-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000650/2023-2024</t>
+  </si>
+  <si>
+    <t>3993/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery of different dia. MJ Coller for FHTC as well as smooth running of different W/S. Schemes under Burdwan Division, P.H.E. Dte. [i.e. (1) Magra PWSS, Memari-I Block, (2) Kuchut PWSS, Memari - II Block, (3) Khundkuri PWSS, Khandaghosh Block &amp; (4) Samanti PWSS, Burdwan - II Block)]</t>
   </si>
   <si>
     <t>ORD/000653/2023-2024</t>
   </si>
   <si>
     <t>4076/BWD</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2022-2023</t>
   </si>
   <si>
     <t>1251/BWD</t>
@@ -182,312 +233,261 @@
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.06.2024 to 31.07.2024]</t>
   </si>
   <si>
     <t>AE(HQs)</t>
   </si>
   <si>
     <t>J.E. 1 BURDWAN</t>
   </si>
   <si>
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>307/AE/HQ</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.12.2024 to 31.01.2025]</t>
+  </si>
+  <si>
+    <t>Contractual Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000895/2024-2025</t>
+  </si>
+  <si>
+    <t>1009/AE/HQ</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
     <t>Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.02.2024 to 31.03.2024]</t>
   </si>
   <si>
     <t>ORD/001204/2023-2024</t>
   </si>
   <si>
     <t>42/AE/HQ</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.08.2024 to 30.09.2024]</t>
   </si>
   <si>
-    <t>Contractual Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000508/2024-2025</t>
   </si>
   <si>
     <t>548/AE/HQ</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at SAHAPUR &amp; others water supply scheme under Memari-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000100/2024-2025</t>
   </si>
   <si>
     <t>2392/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.04.2024 to 31.05.2024]</t>
   </si>
   <si>
     <t>ORD/001230/2023-2024</t>
   </si>
   <si>
     <t>233/AE/HQ</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.10.2024 to 30.11.2024]</t>
+  </si>
+  <si>
+    <t>ORD/000708/2024-2025</t>
+  </si>
+  <si>
+    <t>803/AE/HQ</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>Supply and installation of Electro-Magnetic flow meter at HARIGRAM, KUCHUT &amp; others water supply scheme under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000564/2024-2025</t>
+  </si>
+  <si>
+    <t>3103/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>S DUTTA</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of MAGRA Pipe Water Supply Scheme in Memari-I Block within Burdwan Sub-Division under Burdwan Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000942/2024-2025</t>
+  </si>
+  <si>
+    <t>2731/BSD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>New Service connection for Magra PWSS TW-2.</t>
   </si>
   <si>
     <t>BILL/02338/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-474</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection for Magra W/S Sechem.</t>
   </si>
   <si>
     <t>BILL/02184/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-379</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.02.2025 to 31.03.2025]</t>
   </si>
   <si>
     <t>ORD/001153/2024-2025</t>
   </si>
   <si>
     <t>185/AE/HQ</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
-    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.12.2024 to 31.01.2025]</t>
-[...46 lines deleted...]
-  <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Superintending Engineer, Central Circle, P.H.E. Dte. to be used by the Deputy Superintending Engineer, Central Circle, P.H.E. Dte. [Period from 01.04.2025 to 31.05.2025]</t>
   </si>
   <si>
     <t>ORD/001404/2024-2025</t>
   </si>
   <si>
     <t>455/AE/HQ</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>Restoration of Conc. road, Providing leftout FHTC with extension of Pipeline, construction of Pathway, drain, repairing of Pump House at Head Work site with allied works for MAGRA, SANUI, SATGACHIA Zone-I &amp; NARAGOHALIA PIPED WATER SUPPLY SCHEME, Block-Memari-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001192/2024-2025</t>
   </si>
   <si>
     <t>611/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
-    <t>M/S ASHA CONSTRUCTION</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000057/2024-2025</t>
   </si>
   <si>
     <t>383/BWD</t>
   </si>
   <si>
     <t>17/01/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1075,1312 +1075,1312 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>20.63</v>
+        <v>425.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.63</v>
+        <v>363.92</v>
       </c>
       <c r="R4" s="4">
-        <v>27.28</v>
+        <v>85.45</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.34</v>
+        <v>29.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>28.87</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>8.96</v>
+        <v>20.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>27.28</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>20.46</v>
+        <v>12.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>0.8</v>
+        <v>8.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>94.6</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.8</v>
+        <v>20.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>94.53</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>0.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="R10" s="4">
-        <v>94.02</v>
+        <v>94.6</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>47.62</v>
+        <v>0.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.86</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>0.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="R12" s="4">
-        <v>92.73</v>
+        <v>94.53</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
-        <v>3.7</v>
+        <v>0.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.02</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>10.1</v>
+        <v>47.62</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P15" s="4">
         <v>0.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.34</v>
+        <v>0.74</v>
       </c>
       <c r="R15" s="4">
-        <v>42.92</v>
+        <v>92.73</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P16" s="4">
         <v>0.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.78</v>
+        <v>0.67</v>
       </c>
       <c r="R16" s="4">
-        <v>97.86</v>
+        <v>83.36</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>0.8</v>
+        <v>15.06</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.67</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>83.36</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>15.06</v>
+        <v>0.8</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>0.8</v>
+        <v>3.7</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>46.62</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>354.13</v>
+        <v>10.1</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="P21" s="4">
-        <v>29.35</v>
+        <v>0.8</v>
       </c>
       <c r="Q21" s="4">
-        <v>8.47</v>
+        <v>0.34</v>
       </c>
       <c r="R21" s="4">
-        <v>28.87</v>
+        <v>42.92</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P22" s="4">
-        <v>12.34</v>
+        <v>0.8</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>46.62</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>123</v>
+        <v>39</v>
       </c>
       <c r="P23" s="4">
-        <v>425.89</v>
+        <v>354.13</v>
       </c>
       <c r="Q23" s="4">
-        <v>363.92</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>85.45</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="I24" s="13"/>
-      <c r="J24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>143</v>
+        <v>59</v>
       </c>
       <c r="P24" s="4">
-        <v>0.8</v>
+        <v>12.34</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>144</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>968.63</v>