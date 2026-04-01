--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -254,102 +254,87 @@
   <si>
     <t>02/07/2023</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
   </si>
   <si>
     <t>Interconnection between pump house and delivery line and Construction of boundary wall at 2nd TW site for KHUDKURI PWSS under Khandaghosh Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000869/2023-2024</t>
   </si>
   <si>
     <t>5309/BWD</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>JYOTI ENTERPRISE</t>
   </si>
   <si>
-    <t>Repairing damaged concrete road by Cement concrete (mix 1:1.5:3) and drainage system, Sluice valve chamber for FHTC work for KHANDAGHOSH, TARAPOSH, SAGRAI, SANKARI, KHUDKURI, ONARI PWSS and its adjoining mouzas within KHANDAGHOSH BLOCK under Burdwan Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>KHUNDKURI Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Khandaghosh Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000753/2022-2023</t>
   </si>
   <si>
     <t>1217/BWD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Supply of flow control devices for KHUNDKURI PWSS (SM/13465) under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>ORD/000840/2024-2025</t>
+  </si>
+  <si>
+    <t>986/AE/HQ</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1506,228 +1491,167 @@
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>115.68</v>
+        <v>510.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="J14" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>1.08</v>
+        <v>8.33</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...29 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>690.25</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>