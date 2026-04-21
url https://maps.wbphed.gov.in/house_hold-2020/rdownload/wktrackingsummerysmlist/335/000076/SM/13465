--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1494,54 +1494,54 @@
       <c r="I13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>510.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>199.46</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>39.04</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1591,54 +1591,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>690.25</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>199.46</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>28.9</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>