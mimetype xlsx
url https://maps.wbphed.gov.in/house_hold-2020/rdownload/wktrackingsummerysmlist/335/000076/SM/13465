--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -884,54 +884,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>20.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>24.24</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1242,54 +1242,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>2.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.65</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1368,54 +1368,54 @@
       <c r="I11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>28.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>82.43</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1431,54 +1431,54 @@
       <c r="I12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>12.63</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1494,54 +1494,54 @@
       <c r="I13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>510.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>199.46</v>
+        <v>401.24</v>
       </c>
       <c r="R13" s="4">
-        <v>39.04</v>
+        <v>78.52</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1591,54 +1591,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>690.25</v>
       </c>
       <c r="P15" s="8">
-        <v>199.46</v>
+        <v>443.1</v>
       </c>
       <c r="Q15" s="8">
-        <v>28.9</v>
+        <v>64.19</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>