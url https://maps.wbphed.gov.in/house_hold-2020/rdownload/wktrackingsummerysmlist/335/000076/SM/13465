--- v5 (2026-05-24)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,86 @@
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S JAN MAHAMMAD</t>
   </si>
   <si>
     <t>Supply of flow control devices for KHUNDKURI PWSS (SM/13465) under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs)</t>
   </si>
   <si>
     <t>ORD/000840/2024-2025</t>
   </si>
   <si>
     <t>986/AE/HQ</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Repairing damaged concrete road by Cement concrete (mix 1:1.5:3) and drainage system, Sluice valve chamber for FHTC work for KHANDAGHOSH, TARAPOSH, SAGRAI, SANKARI, KHUDKURI, ONARI PWSS and its adjoining mouzas within KHANDAGHOSH BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000689/2024-2025</t>
+  </si>
+  <si>
+    <t>3684/BWD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of KHUNDKURI Pipe Water Supply Scheme in Khandaghosh Block within Burdwan Sub-Division under Burdwan Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000890/2024-2025</t>
+  </si>
+  <si>
+    <t>2671/BSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1571,87 +1607,211 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>8.33</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>115.68</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>20</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.08</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>807.01</v>
+      </c>
+      <c r="P17" s="8">
+        <v>443.1</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>54.91</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>