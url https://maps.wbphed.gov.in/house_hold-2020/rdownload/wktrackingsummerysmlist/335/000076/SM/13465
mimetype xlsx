--- v6 (2026-06-23)
+++ v7 (2026-08-28)
@@ -92,267 +92,267 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Khandaghosh</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>KHUNDKURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13465</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Continuation order for "Supply of one No. Diesel Driven Ambassador Car on hire basis for the office of the Assistant Engineer, Burdwan Sub-Division, PHE Dte for the period of 01.12.2023 to 31.05.2024</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001007/2023-2024</t>
+  </si>
+  <si>
+    <t>2751/BSD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>SK.ASFIA</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Khundkuri Water Supply Scheme [ Block- Khandogosh ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>2513/CMD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>02/07/2023</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
+  </si>
+  <si>
+    <t>KHUNDKURI Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Khandaghosh Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000753/2022-2023</t>
+  </si>
+  <si>
+    <t>1217/BWD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery of different dia. MJ Coller for FHTC as well as smooth running of different W/S. Schemes under Burdwan Division, P.H.E. Dte. [i.e. (1) Magra PWSS, Memari-I Block, (2) Kuchut PWSS, Memari - II Block, (3) Khundkuri PWSS, Khandaghosh Block &amp; (4) Samanti PWSS, Burdwan - II Block)]</t>
   </si>
   <si>
     <t>ORD/000653/2023-2024</t>
   </si>
   <si>
     <t>4076/BWD</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT LTD.</t>
   </si>
   <si>
+    <t>Interconnection between pump house and delivery line and Construction of boundary wall at 2nd TW site for KHUDKURI PWSS under Khandaghosh Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000869/2023-2024</t>
+  </si>
+  <si>
+    <t>5309/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>JYOTI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2022-2023</t>
   </si>
   <si>
     <t>1253/BWD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000106/2022-2023</t>
   </si>
   <si>
     <t>1631/BWD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>RTOR000705/2023-2024</t>
   </si>
   <si>
     <t>5046/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges for Khundkuri PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01035/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-115</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Khundkuri PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/01036/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-116</t>
   </si>
   <si>
-    <t>Continuation order for "Supply of one No. Diesel Driven Ambassador Car on hire basis for the office of the Assistant Engineer, Burdwan Sub-Division, PHE Dte for the period of 01.12.2023 to 31.05.2024</t>
-[...20 lines deleted...]
-    <t>SK.ASFIA</t>
+    <t>Repairing damaged concrete road by Cement concrete (mix 1:1.5:3) and drainage system, Sluice valve chamber for FHTC work for KHANDAGHOSH, TARAPOSH, SAGRAI, SANKARI, KHUDKURI, ONARI PWSS and its adjoining mouzas within KHANDAGHOSH BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000689/2024-2025</t>
+  </si>
+  <si>
+    <t>3684/BWD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at BICHKHARA &amp; others water supply scheme under Khandoghosh Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000064/2024-2025</t>
   </si>
   <si>
     <t>2390/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MS DAS ELECTRIC CO</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Khundkuri Water Supply Scheme [ Block- Khandogosh ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...52 lines deleted...]
-  <si>
     <t>Supply of flow control devices for KHUNDKURI PWSS (SM/13465) under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs)</t>
   </si>
   <si>
     <t>ORD/000840/2024-2025</t>
   </si>
   <si>
     <t>986/AE/HQ</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUPRIYA RAY</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of KHUNDKURI Pipe Water Supply Scheme in Khandaghosh Block within Burdwan Sub-Division under Burdwan Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000890/2024-2025</t>
   </si>
   <si>
     <t>2671/BSD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -899,848 +899,848 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>20.63</v>
+        <v>2.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>5</v>
+        <v>0.4</v>
       </c>
       <c r="R3" s="4">
-        <v>24.24</v>
+        <v>16.65</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>16.58</v>
+        <v>28.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.43</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.19</v>
+        <v>510.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>401.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.52</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>20.46</v>
+        <v>20.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.24</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>9.93</v>
+        <v>12.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.65</v>
+        <v>16.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>2.4</v>
+        <v>12.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>16.65</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>46.54</v>
+        <v>20.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>28.95</v>
+        <v>9.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>23.86</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>82.43</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>12.63</v>
+        <v>0.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.6</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>510.97</v>
+        <v>115.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>401.24</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>78.52</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>8.33</v>
+        <v>46.54</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>115.68</v>
+        <v>8.33</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>1.08</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>