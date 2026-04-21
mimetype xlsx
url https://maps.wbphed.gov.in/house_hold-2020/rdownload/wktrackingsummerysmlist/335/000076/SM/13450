--- v2 (2026-02-07)
+++ v3 (2026-04-21)
@@ -1251,54 +1251,54 @@
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>278.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>95.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>34.38</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1377,54 +1377,54 @@
       <c r="I11" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>28.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>39.16</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1657,54 +1657,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>712.6</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>107.09</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>15.03</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>