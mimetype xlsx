--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,74 +276,50 @@
     <t>91/DSD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
     <t>Continuation for the work of Supply of Inspection Vehicle for inspection of different JJM related (Schemes) works as and when required including supply of driver &amp; fuel (minimum 8 Hours duty per day) and all taxes etc. for Durgapur Sub-Division under BurdwanDivision, P.H.E. Dte.consider 96.00 Km. run per day [Period May'2024 to July'2024]</t>
   </si>
   <si>
     <t>ORD/000255/2024-2025</t>
   </si>
   <si>
     <t>369/DSD</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>17/07/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1251,54 +1227,54 @@
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>278.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>95.76</v>
+        <v>157.59</v>
       </c>
       <c r="R9" s="4">
-        <v>34.38</v>
+        <v>56.58</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1377,54 +1353,54 @@
       <c r="I11" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>28.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.33</v>
+        <v>11.94</v>
       </c>
       <c r="R11" s="4">
-        <v>39.16</v>
+        <v>41.25</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1499,54 +1475,54 @@
       <c r="I13" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>1</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>29.49</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1560,164 +1536,101 @@
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
         <v>1</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>403</v>
+      </c>
+      <c r="P15" s="8">
+        <v>170.15</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>42.22</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>