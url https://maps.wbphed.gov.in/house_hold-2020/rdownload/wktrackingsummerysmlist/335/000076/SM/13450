--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,125 @@
     <t>91/DSD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
     <t>Continuation for the work of Supply of Inspection Vehicle for inspection of different JJM related (Schemes) works as and when required including supply of driver &amp; fuel (minimum 8 Hours duty per day) and all taxes etc. for Durgapur Sub-Division under BurdwanDivision, P.H.E. Dte.consider 96.00 Km. run per day [Period May'2024 to July'2024]</t>
   </si>
   <si>
     <t>ORD/000255/2024-2025</t>
   </si>
   <si>
     <t>369/DSD</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Continuation for Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of PUNSHUR PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01.10.2025 to 31.12.2025].</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000790/2025-2026</t>
+  </si>
+  <si>
+    <t>1268/DSD</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>ANWESHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation for Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of PUNSHUR PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01/01/2026 to 31/03/2026].</t>
+  </si>
+  <si>
+    <t>ORD/001103/2025-2026</t>
+  </si>
+  <si>
+    <t>1461/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>Continuation for Operation of Distribution System , Rising main, Sluice Valves, including operation of sluice valves of PUNSHUR PWSS within Durgapur Sub-Division under Burdwan Division, PHE Dte. [Period for 01/04/2026 to 30/06/2026].</t>
+  </si>
+  <si>
+    <t>ORD/001121/2025-2026</t>
+  </si>
+  <si>
+    <t>223/DSD</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1550,87 +1625,339 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
         <v>1</v>
       </c>
       <c r="Q14" s="4">
         <v>0.33</v>
       </c>
       <c r="R14" s="4">
         <v>33.33</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>85</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>714.48</v>
+      </c>
+      <c r="P19" s="8">
+        <v>170.15</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>23.82</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>