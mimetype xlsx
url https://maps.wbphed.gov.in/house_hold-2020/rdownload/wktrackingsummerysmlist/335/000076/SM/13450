--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,309 +92,258 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Khandaghosh</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>PUNSHUR PIPED WATER SUPPLY SCHEME IN KHANDOGHOSH BLOCK</t>
   </si>
   <si>
     <t>SM/13450</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PUNSUR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANDOGOSH Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.,Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000637/2022-2023</t>
+  </si>
+  <si>
+    <t>162/BWD</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>TIRUPATI ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Punsur Water Supply Scheme [ Block- Khandogosh ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>2495/CMD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>M/S. SWAPAN BANERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2022-2023</t>
   </si>
   <si>
     <t>1254/BWD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000104/2022-2023</t>
   </si>
   <si>
     <t>1634/BWD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>RTOR000704/2023-2024</t>
   </si>
   <si>
     <t>5039/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Shifting of 25KVA DTR at Punshur Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00608/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-17</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges of Punshur W/S Scheme TW-2</t>
   </si>
   <si>
     <t>BILL/00677/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-22</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>New service connection charges of Punshur W/S Scheme TW-1</t>
   </si>
   <si>
     <t>BILL/00676/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-21</t>
   </si>
   <si>
-    <t>PUNSUR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANDOGOSH Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...20 lines deleted...]
-    <t>TIRUPATI ENTERPRISES</t>
+    <t>Supply of Inspection Vehicle for inspection of different JJM related (Schemes) works as and when required including supply of driver &amp; fuel (minimum 8 Hours duty per day) and all taxes etc. for Durgapur Sub-Division under Burdwan Division, P.H.E. Dte.consider 96.00 Km. run per day [Period February'2024 to April'2024]</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001233/2023-2024</t>
+  </si>
+  <si>
+    <t>91/DSD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>18/04/2024</t>
+  </si>
+  <si>
+    <t>MD HASIN</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Supply of Inspection Vehicle for inspection of different JJM related (Schemes) works as and when required including supply of driver &amp; fuel (minimum 8 Hours duty per day) and all taxes etc. for Durgapur Sub-Division under BurdwanDivision, P.H.E. Dte.consider 96.00 Km. run per day [Period May'2024 to July'2024]</t>
+  </si>
+  <si>
+    <t>ORD/000255/2024-2025</t>
+  </si>
+  <si>
+    <t>369/DSD</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at BICHKHARA &amp; others water supply scheme under Khandoghosh Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000064/2024-2025</t>
   </si>
   <si>
     <t>2390/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MS DAS ELECTRIC CO</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Punsur Water Supply Scheme [ Block- Khandogosh ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply &amp; installation works for Punsur PWSS.</t>
   </si>
   <si>
     <t>BILL/02564/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-547</t>
   </si>
   <si>
     <t>20/02/2024</t>
-  </si>
-[...109 lines deleted...]
-    <t>26/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -923,1041 +872,852 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.93</v>
+        <v>278.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>157.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.76</v>
+        <v>28.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.25</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.46</v>
+        <v>4.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>2.88</v>
+        <v>0.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>2.8</v>
+        <v>20.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>3.29</v>
+        <v>2.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>278.54</v>
+        <v>2.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>157.59</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>56.58</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>46.54</v>
+        <v>3.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>28.94</v>
+        <v>1</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.94</v>
+        <v>0.29</v>
       </c>
       <c r="R11" s="4">
-        <v>41.25</v>
+        <v>29.49</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>11.87</v>
+        <v>1</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>1</v>
+        <v>309.6</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>29.49</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>1</v>
+        <v>46.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="P15" s="4">
-        <v>309.6</v>
+        <v>11.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...20 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>712.6</v>
+      </c>
+      <c r="P16" s="8">
+        <v>170.15</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>23.88</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...157 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>