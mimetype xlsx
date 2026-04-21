--- v2 (2026-02-07)
+++ v3 (2026-04-21)
@@ -1249,54 +1249,54 @@
       <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>256.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>211.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>82.65</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1375,54 +1375,54 @@
       <c r="I11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>29.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>75.15</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1655,54 +1655,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>702.28</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>233.86</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>33.3</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>