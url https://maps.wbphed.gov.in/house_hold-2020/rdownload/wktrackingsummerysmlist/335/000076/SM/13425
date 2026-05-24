--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,71 +231,50 @@
     <t>2419/BWD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Sahapur Water Supply Scheme [Block- Memari-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000037/2023-2024</t>
   </si>
   <si>
     <t>2480/CMD</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
-  </si>
-[...19 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Sekhpur village of Memari-I Block under Sahapur Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
   </si>
   <si>
     <t>ORD/000614/2025-2026</t>
   </si>
   <si>
     <t>2370/BSD</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>RAJ-N-MAHARAJ MANPOWER &amp; SECURITY SOLUTIONS</t>
   </si>
   <si>
     <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Nagarkona village of Memari-I Block under Sahapur Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
   </si>
   <si>
     <t>ORD/000441/2025-2026</t>
   </si>
@@ -726,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1249,54 +1228,54 @@
       <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>256.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>211.85</v>
+        <v>256.03</v>
       </c>
       <c r="R9" s="4">
-        <v>82.65</v>
+        <v>99.89</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1312,54 +1291,54 @@
       <c r="I10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>20.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>64.7</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1375,347 +1354,284 @@
       <c r="I11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>29.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>22.01</v>
+        <v>24</v>
       </c>
       <c r="R11" s="4">
-        <v>75.15</v>
+        <v>81.95</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>0.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.72</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>392.68</v>
+      </c>
+      <c r="P15" s="8">
+        <v>293.36</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>74.71</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>