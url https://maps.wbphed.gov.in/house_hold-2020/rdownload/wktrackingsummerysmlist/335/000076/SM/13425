--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,71 @@
     <t>RAJ-N-MAHARAJ MANPOWER &amp; SECURITY SOLUTIONS</t>
   </si>
   <si>
     <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Nagarkona village of Memari-I Block under Sahapur Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
   </si>
   <si>
     <t>ORD/000441/2025-2026</t>
   </si>
   <si>
     <t>2306/BSD</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Sahapur village of Memari-I Block under Sahapur Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos Board)</t>
   </si>
   <si>
     <t>ORD/000471/2025-2026</t>
   </si>
   <si>
     <t>2337/BSD</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1551,87 +1572,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.72</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P15" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>85</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>702.28</v>
+      </c>
+      <c r="P16" s="8">
+        <v>293.36</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>41.77</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>