--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,252 +92,252 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Memari-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>SAHAPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13425</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>SAHAPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under Memari-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000636/2022-2023</t>
+  </si>
+  <si>
+    <t>82/BWD</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>S.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Sahapur Water Supply Scheme [Block- Memari-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>2480/CMD</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2022-2023</t>
   </si>
   <si>
     <t>1262/BWD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000500/2023-2024</t>
   </si>
   <si>
     <t>4024/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>RTOR000690/2023-2024</t>
   </si>
   <si>
     <t>5074/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>New Service Connection charges for Sahapur W/S Scheme TW-2</t>
+  </si>
+  <si>
+    <t>BILL/00603/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-14</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New Service Connection charges for Sahapur W/S Scheme TW-1</t>
   </si>
   <si>
     <t>BILL/00602/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-13</t>
   </si>
   <si>
-    <t>17/05/2023</t>
-[...11 lines deleted...]
-    <t>BP-2023-24-14</t>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at SAHAPUR &amp; others water supply scheme under Memari-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000100/2024-2025</t>
   </si>
   <si>
     <t>2392/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
   </si>
   <si>
-    <t>SAHAPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under Memari-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...22 lines deleted...]
-  <si>
     <t>Rest portion of OHR (Plaster, Painting and interconnection of Rising Main with Specials) at SAHAPUR Piped Water Supply Scheme under Memari-I Block within Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>2419/BWD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Sahapur Water Supply Scheme [Block- Memari-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Sekhpur village of Memari-I Block under Sahapur Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
   </si>
   <si>
     <t>ORD/000614/2025-2026</t>
   </si>
   <si>
     <t>2370/BSD</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>RAJ-N-MAHARAJ MANPOWER &amp; SECURITY SOLUTIONS</t>
   </si>
   <si>
     <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Nagarkona village of Memari-I Block under Sahapur Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
   </si>
   <si>
     <t>ORD/000441/2025-2026</t>
   </si>
   <si>
     <t>2306/BSD</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Sahapur village of Memari-I Block under Sahapur Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos Board)</t>
   </si>
   <si>
     <t>ORD/000471/2025-2026</t>
   </si>
   <si>
     <t>2337/BSD</t>
-  </si>
-[...19 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -866,812 +866,812 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.32</v>
+        <v>256.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>256.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.93</v>
+        <v>29.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.46</v>
+        <v>7.32</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>2.9</v>
+        <v>2.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>3.08</v>
+        <v>20.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>47.62</v>
+        <v>3.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>256.31</v>
+        <v>2.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>256.03</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.89</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>20.6</v>
+        <v>309.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.33</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.7</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>29.29</v>
+        <v>47.62</v>
       </c>
       <c r="Q11" s="4">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>81.95</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J12" s="13" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>0.72</v>
+        <v>20.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>13.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>64.7</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>0.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.72</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>702.28</v>