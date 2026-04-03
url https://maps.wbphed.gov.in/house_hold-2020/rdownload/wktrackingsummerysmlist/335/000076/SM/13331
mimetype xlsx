--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,81 +170,69 @@
   <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to DHENUA, IBRAMBAD &amp; UJNA Piped Water Supply Scheme under Manteswar Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Junior Engineer ,JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000462/2023-2024</t>
   </si>
   <si>
     <t>3456/BWD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>M/S S. CHOUDHURY</t>
   </si>
   <si>
-    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for SAHAPUR Habitation which is uncovered of DHENUA Piped W/S. Scheme, Block Manteswar under Burdwan Division, PHE Dte.</t>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for RUIGORIA Habitation which is uncovered of DHENUA Piped W/S. Scheme, Block Manteswar under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
-    <t>ORD/000687/2024-2025</t>
-[...2 lines deleted...]
-    <t>3668/BWD</t>
+    <t>ORD/000686/2024-2025</t>
+  </si>
+  <si>
+    <t>3667/BWD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
-    <t>17/10/2025</t>
+    <t>20/01/2025</t>
   </si>
   <si>
     <t>UJJWAL MUKHERJEE</t>
-  </si>
-[...10 lines deleted...]
-    <t>20/01/2025</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Sutra &amp; others water supply scheme under Monteswar Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>2396/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>SINHA ELECTRICALS</t>
   </si>
@@ -696,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1157,356 +1145,293 @@
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>34.32</v>
+        <v>31.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>31.83</v>
+        <v>78.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>78.06</v>
+        <v>0.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.79</v>
+        <v>29.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...32 lines deleted...]
-      <c r="L12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>2390.02</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>