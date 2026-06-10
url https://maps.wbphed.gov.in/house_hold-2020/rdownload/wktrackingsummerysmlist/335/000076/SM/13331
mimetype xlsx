--- v3 (2026-04-03)
+++ v4 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,75 +146,54 @@
   <si>
     <t>BILL/02689/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-564</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR DHENUA PWSS TW -1.</t>
   </si>
   <si>
     <t>BILL/03101/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-641</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to DHENUA, IBRAMBAD &amp; UJNA Piped Water Supply Scheme under Manteswar Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for RUIGORIA Habitation which is uncovered of DHENUA Piped W/S. Scheme, Block Manteswar under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-  </si>
-[...19 lines deleted...]
-    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for RUIGORIA Habitation which is uncovered of DHENUA Piped W/S. Scheme, Block Manteswar under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000686/2024-2025</t>
   </si>
   <si>
     <t>3667/BWD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>UJJWAL MUKHERJEE</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Sutra &amp; others water supply scheme under Monteswar Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
@@ -684,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1082,356 +1061,293 @@
       <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>2123.7</v>
+        <v>31.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>31.83</v>
+        <v>78.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>78.06</v>
+        <v>0.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.79</v>
+        <v>29.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>266.32</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0.79</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>