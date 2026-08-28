--- v4 (2026-06-10)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,189 +92,231 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Manteswar</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Ground Water Supply Based Piped Water Supply Scheme For DHENUA PWSS in Manteshwar Block of Purab Burdwan District under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/13331</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to DHENUA, IBRAMBAD &amp; UJNA Piped Water Supply Scheme under Manteswar Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer ,JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>3456/BWD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2027</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Dhenua Water Supply Scheme [ Block- Monteshwar ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000740/2023-2024</t>
+  </si>
+  <si>
+    <t>4050/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA BHADRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000244/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000448/2023-2024</t>
   </si>
   <si>
     <t>3972/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for SAHAPUR Habitation which is uncovered of DHENUA Piped W/S. Scheme, Block Manteswar under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000687/2024-2025</t>
+  </si>
+  <si>
+    <t>3668/BWD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>UJJWAL MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for RUIGORIA Habitation which is uncovered of DHENUA Piped W/S. Scheme, Block Manteswar under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2024-2025</t>
+  </si>
+  <si>
+    <t>3667/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Sutra &amp; others water supply scheme under Monteswar Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2024-2025</t>
+  </si>
+  <si>
+    <t>2396/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR DHENUA PWSS.</t>
   </si>
   <si>
     <t>BILL/02689/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-564</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR DHENUA PWSS TW -1.</t>
   </si>
   <si>
     <t>BILL/03101/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-641</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for RUIGORIA Habitation which is uncovered of DHENUA Piped W/S. Scheme, Block Manteswar under Burdwan Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>CONTINUATION ORDER-Hiring of inspection vehicle (Diesel/CNG/LPG Driven) for supervision of site for the office of the Assistant Engineer ,under CMD,PHE,Dte.[W.E.F-31/01/2025 TO 31/03/2025][UNDER JJM WORKS]</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000778/2024-2025</t>
   </si>
   <si>
     <t>110/CMSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>PRODYUT GHOSH</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Dhenua Water Supply Scheme [ Block- Monteshwar ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...14 lines deleted...]
-    <t>SUBRATA BHADRA</t>
+    <t>Electric quotation for Shifting of DP Structure adjacent to DHENUA water supply scheme, P.H No.-1 (Block- Monteswar)</t>
+  </si>
+  <si>
+    <t>BILL/01790/2024-2025</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -803,551 +845,734 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.24</v>
+        <v>2123.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>163.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.71</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>108.75</v>
+        <v>29.91</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.21</v>
+        <v>4.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>7.52</v>
+        <v>108.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>34.32</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>78.06</v>
+        <v>31.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.79</v>
+        <v>78.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>29.91</v>
+        <v>5.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.52</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="R12" s="4">
+        <v>100</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>2427.04</v>
+      </c>
+      <c r="P14" s="8">
+        <v>164.56</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>6.78</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>