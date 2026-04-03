--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,65 +279,50 @@
     <t>BILL/01729/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-240</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>Providing leftout FHTC at different places of Malatipur village in order to declare swajal gram under the command area of Masgaria Piped Water Supply Scheme within Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000764/2024-2025</t>
   </si>
   <si>
     <t>3759/BWD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>IYASIN DAFADAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/12/2024</t>
   </si>
   <si>
     <t>Providing left out FHTC at different places of Rajipur, Kansaripur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000712/2024-2025</t>
   </si>
   <si>
     <t>3718/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>Providing left out FHTC at different places of Bachpur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000713/2024-2025</t>
   </si>
   <si>
     <t>3719/BWD</t>
   </si>
   <si>
     <t>Different types of balance works involve in connection with KONRAPUR (SM/13419) &amp; MASGORIA (SM/13318) Piped water supply scheme under Purbasthali-I Block within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
@@ -798,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1683,428 +1668,365 @@
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="P15" s="4">
-        <v>4.89</v>
+        <v>8.45</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P16" s="4">
-        <v>8.45</v>
+        <v>7.57</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="P17" s="4">
-        <v>7.57</v>
+        <v>65.74</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="P18" s="4">
-        <v>65.74</v>
+        <v>53.27</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>53.27</v>
+        <v>21.55</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...29 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="A20" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>918.2</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>