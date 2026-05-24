--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,89 +261,50 @@
     <t>11/01/2024</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>RTOR000803/2023-2024</t>
   </si>
   <si>
     <t>294/BWD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Addl quotation for New service connection charges for Masgaria PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01729/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-240</t>
   </si>
   <si>
     <t>07/12/2023</t>
-  </si>
-[...37 lines deleted...]
-    <t>3719/BWD</t>
   </si>
   <si>
     <t>Different types of balance works involve in connection with KONRAPUR (SM/13419) &amp; MASGORIA (SM/13318) Piped water supply scheme under Purbasthali-I Block within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001028/2024-2025</t>
   </si>
   <si>
     <t>142/BWD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Manganpur &amp; others water supply scheme under Purbasthali 1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000714/2024-2025</t>
   </si>
   <si>
     <t>2979/CMD</t>
   </si>
@@ -783,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1184,54 +1145,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>710.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>202.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>28.44</v>
       </c>
       <c r="S7" s="4">
         <v>43</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1247,54 +1208,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1310,54 +1271,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1373,54 +1334,54 @@
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>0.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S10" s="4">
         <v>2</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1436,54 +1397,54 @@
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P11" s="4">
         <v>0.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1611,422 +1572,233 @@
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="P14" s="4">
-        <v>7.8</v>
+        <v>65.74</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>8.45</v>
+        <v>53.27</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21.55</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>19.38</v>
+      </c>
+      <c r="R16" s="4">
+        <v>89.91</v>
+      </c>
+      <c r="S16" s="4">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...38 lines deleted...]
-      <c r="N17" s="4" t="s">
+      <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>894.38</v>
+      </c>
+      <c r="P17" s="8">
+        <v>224.44</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>25.1</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...157 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>