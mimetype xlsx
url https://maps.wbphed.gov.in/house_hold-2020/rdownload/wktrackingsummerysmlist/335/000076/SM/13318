--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,104 @@
     <t>25/11/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination System and Internal House wiring for Tube well no.- 1 &amp; 2 at MASGARIA Water Supply Scheme [Block-PURBASTHALI-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000357/2023-2024</t>
   </si>
   <si>
     <t>3505/CMD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>M/S. SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Providing leftout FHTC at different places of Malatipur village in order to declare swajal gram under the command area of Masgaria Piped Water Supply Scheme within Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000764/2024-2025</t>
+  </si>
+  <si>
+    <t>3759/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>IYASIN DAFADAR</t>
+  </si>
+  <si>
+    <t>Work order for Work order for "Providing left out FHTC at different places of Bhaidrapur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000836/2024-2025</t>
+  </si>
+  <si>
+    <t>1777/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>Providing left out FHTC at different places of Rajipur, Kansaripur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000712/2024-2025</t>
+  </si>
+  <si>
+    <t>3718/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>Providing left out FHTC at different places of Bachpur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000713/2024-2025</t>
+  </si>
+  <si>
+    <t>3719/BWD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1718,87 +1772,339 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>21.55</v>
       </c>
       <c r="Q16" s="4">
         <v>19.38</v>
       </c>
       <c r="R16" s="4">
         <v>89.91</v>
       </c>
       <c r="S16" s="4">
         <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.89</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>1</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P19" s="4">
+        <v>8.45</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P20" s="4">
+        <v>7.57</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>80</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>923.09</v>
+      </c>
+      <c r="P21" s="8">
+        <v>224.44</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>24.31</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>