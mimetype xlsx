--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,324 +92,324 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Purbasthali-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>MASGARIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13318</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to KONRAPUR &amp; MASGARIA Piped Water Supply Scheme under Purbasthali-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>1765/BWD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination System and Internal House wiring for Tube well no.- 1 &amp; 2 at MASGARIA Water Supply Scheme [Block-PURBASTHALI-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000357/2023-2024</t>
+  </si>
+  <si>
+    <t>3505/CMD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>M/S. SWAPAN BANERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000157/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000472/2023-2024</t>
   </si>
   <si>
     <t>3996/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Addl quotation for New service connection charges for Masgaria PWSS TW-1</t>
+  </si>
+  <si>
+    <t>BILL/01729/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-240</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>New service connection charges for Masgaria PWSS TW-2</t>
+  </si>
+  <si>
+    <t>BILL/01467/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-165</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
   </si>
   <si>
     <t>New service connection charges for Masgaria PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01428/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-132</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...35 lines deleted...]
-    <t>M/S ASHA CONSTRUCTION</t>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Manganpur &amp; others water supply scheme under Purbasthali 1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000714/2024-2025</t>
+  </si>
+  <si>
+    <t>2979/CMD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Work Order for "CONSTRUCTION OF TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL FOR MASGARIA PWSS UNDER KALNA SUB-DIVISION UNDER BURDWN DIVISION, PHE DTE."</t>
+  </si>
+  <si>
+    <t>ORD/001145/2023-2024</t>
+  </si>
+  <si>
+    <t>1981/KSD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>ER CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Supply and delivery of submersible pumping machinery (for urgent FHTC) for masgaria Water Supply Scheme PH 2 (part-2) under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/001673/2023-2024</t>
+  </si>
+  <si>
+    <t>67/CMSD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Emergency installation (for urgent FHTC) at Masgaria Water Supply Scheme PH 2 (part-3) under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001677/2023-2024</t>
+  </si>
+  <si>
+    <t>84/CMSD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>27/01/2024</t>
   </si>
   <si>
     <t>Supply and delivery of different Electro-mechanical items (for urgent FHTC) for masgaria Water Supply Scheme PH 2 (part-1) under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001668/2023-2024</t>
   </si>
   <si>
     <t>07/CMSD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
-    <t>DIPALI CONSTRUCTION</t>
-[...47 lines deleted...]
-    <t>23/01/2024</t>
+    <t>Providing leftout FHTC at different places of Malatipur village in order to declare swajal gram under the command area of Masgaria Piped Water Supply Scheme within Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000764/2024-2025</t>
+  </si>
+  <si>
+    <t>3759/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>IYASIN DAFADAR</t>
+  </si>
+  <si>
+    <t>Work order for Work order for "Providing left out FHTC at different places of Bhaidrapur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000836/2024-2025</t>
+  </si>
+  <si>
+    <t>1777/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>Providing left out FHTC at different places of Rajipur, Kansaripur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000712/2024-2025</t>
+  </si>
+  <si>
+    <t>3718/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>Providing left out FHTC at different places of Bachpur village in order to declare swajal gram under the command area of Masgoria Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000713/2024-2025</t>
+  </si>
+  <si>
+    <t>3719/BWD</t>
   </si>
   <si>
     <t>RTOR000803/2023-2024</t>
   </si>
   <si>
     <t>294/BWD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>Addl quotation for New service connection charges for Masgaria PWSS TW-1</t>
-[...10 lines deleted...]
-  <si>
     <t>Different types of balance works involve in connection with KONRAPUR (SM/13419) &amp; MASGORIA (SM/13318) Piped water supply scheme under Purbasthali-I Block within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001028/2024-2025</t>
   </si>
   <si>
     <t>142/BWD</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
-  </si>
-[...88 lines deleted...]
-    <t>3719/BWD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -938,1129 +938,1129 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.55</v>
+        <v>710.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>202.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.64</v>
+        <v>21.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.91</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.75</v>
+        <v>13.55</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>3.2</v>
+        <v>1.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>710.72</v>
+        <v>3.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>202.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>28.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.92</v>
+        <v>3.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>0.8</v>
+        <v>3.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.33</v>
+        <v>53.27</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.85</v>
+        <v>0.33</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.85</v>
+        <v>0.33</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>99.78</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>14.63</v>
+        <v>0.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>3.44</v>
+        <v>0.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>65.74</v>
+        <v>0.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>53.27</v>
+        <v>7.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>21.55</v>
+        <v>4.89</v>
       </c>
       <c r="Q16" s="4">
-        <v>19.38</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>89.91</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="P17" s="4">
-        <v>7.8</v>
+        <v>8.45</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="P18" s="4">
-        <v>4.89</v>
+        <v>7.57</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="P19" s="4">
-        <v>8.45</v>
+        <v>14.63</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="P20" s="4">
-        <v>7.57</v>
+        <v>65.74</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>923.09</v>