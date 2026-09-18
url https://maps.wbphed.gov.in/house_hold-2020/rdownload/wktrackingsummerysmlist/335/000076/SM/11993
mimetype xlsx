--- v2 (2026-02-07)
+++ v3 (2026-09-18)
@@ -128,210 +128,210 @@
   <si>
     <t>23/10/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Mongalkote Dev. Block under Katwa Sub-Division under Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000488/2022-2023</t>
   </si>
   <si>
     <t>3931/BWD</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>08/11/2022</t>
   </si>
   <si>
     <t>RUDRABHISHEK ENTERPRISES LIMITED</t>
   </si>
   <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW, PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Burdwan II, Khandaghosh, Memari I &amp; Raina II Dev. Block, under Burdwan Sub-Division under Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000472/2022-2023</t>
+  </si>
+  <si>
+    <t>3841/BWD</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>MARS PLANNING AND ENGINEERING SERVICES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Kalna I &amp; Monteswar Dev. Block under Kalna Sub-Division under Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>3956/BWD</t>
+  </si>
+  <si>
+    <t>VENKATESHWARA ENTERPRISES</t>
+  </si>
+  <si>
     <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related field work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW, PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS all complete in consultation with PHED Planning Wings and clearance from SLSSC including preparation of bid documents in different PWSS of uncovered area within Ausgram II, Galsi I &amp; Bhatar Dev. Block under Durgapur (Burdwan North) Sub-Division under Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000471/2022-2023</t>
   </si>
   <si>
     <t>3825/BWD</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT LTD.</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for New Water Supply Scheme under KETUGRAM - I Development Block under Burdwan Division, P.H.E. Dte. [Gr. A]</t>
   </si>
   <si>
     <t>ORD/000511/2022-2023</t>
   </si>
   <si>
     <t>3972/BWD</t>
   </si>
   <si>
     <t>13/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for New Water Supply Scheme under KETUGRAM - II Development Block under Burdwan Division, P.H.E. Dte. [Gr. B]</t>
   </si>
   <si>
     <t>ORD/000512/2022-2023</t>
   </si>
   <si>
     <t>3988/BWD</t>
   </si>
   <si>
+    <t>Preparation &amp; Submission of DPR for New Water Supply Scheme under PURBASTHALI - I Development Block under Burdwan Division, P.H.E. Dte. [Gr. C]</t>
+  </si>
+  <si>
+    <t>ORD/000513/2022-2023</t>
+  </si>
+  <si>
+    <t>4056/BWD</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>30/10/2022</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
+  </si>
+  <si>
+    <t>Preparation &amp; Submission of DPR for New Water Supply Scheme under PURBASTHALI - II Development Block under Burdwan Division, P.H.E. Dte. [Gr. D]</t>
+  </si>
+  <si>
+    <t>ORD/000514/2022-2023</t>
+  </si>
+  <si>
+    <t>4079/BWD</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>31/10/2022</t>
+  </si>
+  <si>
+    <t>Continuation Work for Preparation &amp; Submission of DPR for New Water Supply Scheme under KETUGRAM - I Development Block under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000920/2022-2023</t>
+  </si>
+  <si>
+    <t>4636/BWD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
     <t>Work Order for Service for land acquisition for different PWSS under JJM of Purbasthali-I block under Kalna Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000341/2023-2024</t>
   </si>
   <si>
     <t>519/KSD</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>PARTHA PRATIM ACHARYA</t>
   </si>
   <si>
     <t>Work Order for Service for land acquisition for different PWSS under JJM of Monteswar block under Kalna Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2023-2024</t>
   </si>
   <si>
     <t>535/KSD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>07/06/2024</t>
-  </si>
-[...76 lines deleted...]
-    <t>01/12/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -881,54 +881,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>8.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -940,54 +940,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>90</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>88.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.28</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,624 +996,624 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>225</v>
+        <v>300</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>270.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>60.07</v>
+        <v>180</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>179.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>30.03</v>
+        <v>225</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>221.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.3</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.81</v>
+        <v>60.07</v>
       </c>
       <c r="Q8" s="4">
+        <v>54.11</v>
+      </c>
+      <c r="R8" s="4">
+        <v>90.08</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>0.81</v>
+        <v>30.03</v>
       </c>
       <c r="Q9" s="4">
+        <v>26.56</v>
+      </c>
+      <c r="R9" s="4">
+        <v>88.44</v>
+      </c>
+      <c r="S9" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>300</v>
+        <v>60.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>60.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>180</v>
+        <v>6.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>82.21</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>60.07</v>
+        <v>17.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.17</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>6.76</v>
+        <v>0.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>17.27</v>
+        <v>0.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>979.65</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>931.17</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>95.05</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>