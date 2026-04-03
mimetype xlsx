--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -416,51 +416,51 @@
   <si>
     <t>Additional Quotation for new service connection at Selimabad PWSS PH-3.</t>
   </si>
   <si>
     <t>BILL/00460/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-248</t>
   </si>
   <si>
     <t>Augmentation of SELIMABAD Piped Water Supply Scheme with LDS, FHTC, Rising main, Construction of 350 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation including construction of switch-rooms (5.40mx3.6m) &amp; Boundary walls for new TW site under Jamalpur Block, District:- Purba-Burdwan. [Treated as "New Scheme in place of Augmentation" vide Corrigendum Notice No. 1545/CC, dated 02.08.2022.]</t>
   </si>
   <si>
     <t>J.E. 3 BURDWAN,Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000234/2022-2023</t>
   </si>
   <si>
     <t>3386/BWD</t>
   </si>
   <si>
     <t>04/08/2022</t>
   </si>
   <si>
-    <t>31/12/2024</t>
+    <t>31/10/2025</t>
   </si>
   <si>
     <t>S. DUTTA</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.02.2025 to 31.03.2025]</t>
   </si>
   <si>
     <t>ORD/001155/2024-2025</t>
   </si>
   <si>
     <t>187/AE/HQ</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.12.2024 to 31.01.2025]</t>
   </si>
   <si>
     <t>ORD/000899/2024-2025</t>
   </si>
@@ -519,83 +519,50 @@
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>Laying of additional pipeline (HDPE) with interconnection from Selimabad 3rd Pump House to BDO Office under Selimabad PWSS, Jamalpur Dev. Block under PHE. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000697/2025-2026</t>
   </si>
   <si>
     <t>1037/AE/HQ</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>A.R. TRADERS</t>
-  </si>
-[...31 lines deleted...]
-    <t>24/11/2025</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Selimabad Water Supply Scheme [ Block- Jamalpur ] under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
   </si>
   <si>
     <t>ORD/000615/2022-2023</t>
   </si>
   <si>
     <t>3119/CMD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -999,51 +966,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2898,264 +2865,140 @@
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>169</v>
       </c>
-      <c r="I32" s="13"/>
+      <c r="I32" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J32" s="13" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M32" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N32" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="N32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="O32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>0.8</v>
+        <v>10.73</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="3">
-[...20 lines deleted...]
-      <c r="H33" s="13" t="s">
+      <c r="A33" s="7" t="s">
         <v>174</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>540</v>
+      </c>
+      <c r="P33" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>0</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
-    <row r="34" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>