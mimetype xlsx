--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -399,71 +399,50 @@
     <t>1824/JJM</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR SELIMABAD PWSS.</t>
   </si>
   <si>
     <t>BILL/02698/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-565</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>Additional Quotation for new service connection at Selimabad PWSS PH-3.</t>
   </si>
   <si>
     <t>BILL/00460/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-248</t>
-  </si>
-[...19 lines deleted...]
-    <t>S. DUTTA</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.02.2025 to 31.03.2025]</t>
   </si>
   <si>
     <t>ORD/001155/2024-2025</t>
   </si>
   <si>
     <t>187/AE/HQ</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.12.2024 to 31.01.2025]</t>
   </si>
   <si>
     <t>ORD/000899/2024-2025</t>
   </si>
   <si>
     <t>1012/AE/HQ</t>
   </si>
@@ -966,51 +945,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1190,54 +1169,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.28</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1249,54 +1228,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.09</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1308,54 +1287,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>1.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>79.26</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1367,54 +1346,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>1.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.31</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1426,54 +1405,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>1.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.93</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1485,54 +1464,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>1.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>61.53</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1544,54 +1523,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>3.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.69</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1784,54 +1763,54 @@
       <c r="I14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>0.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1847,54 +1826,54 @@
       <c r="I15" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P15" s="4">
         <v>0.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1910,54 +1889,54 @@
       <c r="I16" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P16" s="4">
         <v>0.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1973,54 +1952,54 @@
       <c r="I17" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P17" s="4">
         <v>0.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2036,54 +2015,54 @@
       <c r="I18" s="13" t="s">
         <v>101</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
         <v>1.88</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>41.34</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2099,54 +2078,54 @@
       <c r="I19" s="13" t="s">
         <v>101</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P19" s="4">
         <v>3.28</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>72.95</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2162,54 +2141,54 @@
       <c r="I20" s="13" t="s">
         <v>101</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P20" s="4">
         <v>1.73</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>89.93</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2225,54 +2204,54 @@
       <c r="I21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P21" s="4">
         <v>11.07</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>10.72</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>96.83</v>
       </c>
       <c r="S21" s="4">
         <v>95</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
@@ -2444,561 +2423,498 @@
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J25" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="P25" s="4">
-        <v>435.08</v>
+        <v>0.8</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>94.73</v>
       </c>
       <c r="S25" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P26" s="4">
         <v>0.8</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P27" s="4">
         <v>0.8</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>87.03</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="K28" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="L28" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P28" s="4">
         <v>0.8</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I29" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K29" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="J29" s="13" t="s">
+      <c r="L29" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="K29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P29" s="4">
         <v>0.8</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>95.73</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="M30" s="4" t="s">
+      <c r="N30" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="N30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="O30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>0.8</v>
+        <v>0.97</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="I31" s="13"/>
+      <c r="I31" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J31" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K31" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N31" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="N31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>0.97</v>
+        <v>10.73</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>7.58</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>70.66</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A32" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>104.92</v>
+      </c>
+      <c r="P32" s="8">
+        <v>51.58</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>49.16</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
-    <row r="33" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>