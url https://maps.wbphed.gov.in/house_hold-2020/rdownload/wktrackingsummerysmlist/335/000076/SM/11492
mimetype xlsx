--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -513,50 +513,71 @@
     <t>1037/AE/HQ</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>A.R. TRADERS</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Selimabad Water Supply Scheme [ Block- Jamalpur ] under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
   </si>
   <si>
     <t>ORD/000615/2022-2023</t>
   </si>
   <si>
     <t>3119/CMD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of SELIMABAD Piped Water Supply Scheme with LDS, FHTC, Rising main, Construction of 350 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation including construction of switch-rooms (5.40mx3.6m) &amp; Boundary walls for new TW site under Jamalpur Block, District:- Purba-Burdwan. [Treated as "New Scheme in place of Augmentation" vide Corrigendum Notice No. 1545/CC, dated 02.08.2022.]</t>
+  </si>
+  <si>
+    <t>J.E. 3 BURDWAN,Junior Engineer, Burdwan Division</t>
+  </si>
+  <si>
+    <t>ORD/000234/2022-2023</t>
+  </si>
+  <si>
+    <t>3386/BWD</t>
+  </si>
+  <si>
+    <t>04/08/2022</t>
+  </si>
+  <si>
+    <t>30/12/2026</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,51 +966,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2834,87 +2855,150 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="P31" s="4">
         <v>10.73</v>
       </c>
       <c r="Q31" s="4">
         <v>7.58</v>
       </c>
       <c r="R31" s="4">
         <v>70.66</v>
       </c>
       <c r="S31" s="4">
         <v>98</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="B32" s="7"/>
-[...22 lines deleted...]
-      <c r="S32" s="8"/>
+      <c r="I32" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="P32" s="4">
+        <v>435.08</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>270.1</v>
+      </c>
+      <c r="R32" s="4">
+        <v>62.08</v>
+      </c>
+      <c r="S32" s="4">
+        <v>70</v>
+      </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>540</v>
+      </c>
+      <c r="P33" s="8">
+        <v>321.68</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>59.57</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>