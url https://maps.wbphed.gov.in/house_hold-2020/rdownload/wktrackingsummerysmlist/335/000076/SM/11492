--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,206 +92,296 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Jamalpur</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED SELIMABAD PIPED WATER SUPPLY SCHEME JAMALPUR BLOCK PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>SM/11492</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Augmentation of SELIMABAD Piped Water Supply Scheme with LDS, FHTC, Rising main, Construction of 350 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation including construction of switch-rooms (5.40mx3.6m) &amp; Boundary walls for new TW site under Jamalpur Block, District:- Purba-Burdwan. [Treated as "New Scheme in place of Augmentation" vide Corrigendum Notice No. 1545/CC, dated 02.08.2022.]</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>J.E. 3 BURDWAN,Junior Engineer, Burdwan Division</t>
+  </si>
+  <si>
+    <t>ORD/000234/2022-2023</t>
+  </si>
+  <si>
+    <t>3386/BWD</t>
+  </si>
+  <si>
+    <t>04/08/2022</t>
+  </si>
+  <si>
+    <t>30/12/2026</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Selimabad Water Supply Scheme [ Block- Jamalpur ] under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000615/2022-2023</t>
+  </si>
+  <si>
+    <t>3119/CMD</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>MITRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-2 at Selimabad Water Supply Scheme [ Block- Jamalpur ] under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000612/2022-2023</t>
+  </si>
+  <si>
+    <t>3118/CMD</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA BHADRA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING TUBE WELLMATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT SELIMABAD PWSS (TW-I), JAMALPUR BLOCK UNDER PURBA BARDHAMAN, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2022-2023</t>
+  </si>
+  <si>
+    <t>313/CMSD-I</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>06/08/2022</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 at Selimabad Water Supply Scheme [ Block- Jamalpur ] under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000611/2022-2023</t>
+  </si>
+  <si>
+    <t>3117/CMD</t>
+  </si>
+  <si>
+    <t>M/S. DAS ELECTRIC CO.</t>
+  </si>
+  <si>
+    <t>PROVIDING PEA SIZE GRAVELS AND BENTONITE POWDER SODIUM BASED AT SITE WITH OTHER WORKS FOR CONSTRUCTION OF TUBE WELL AT SELIMABAD PWSS (TW-I), JAMALPUR BLOCK UNDER PURBA BARDHAMAN, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>315/CMSD-I</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREWS FOR CONSTRUCTION OF TUBE WELL (250MM X 150MM) BY DEPARTMENTAL RIG MACHINE FOR SELIMABAD PWSS (TW-I), JAMALPUR BLOCK UNDER PURBA BARDAMAN, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2022-2023</t>
+  </si>
+  <si>
+    <t>312/CMSD-I</t>
+  </si>
+  <si>
+    <t>Providing Drilling crew and other allied works for construction of Tube well (250mm x 150mm) by utilising Departmental machineries for Selimabad PWSS(TW-I), Jamalpur block under Purba Bardhaman District, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000450/2022-2023</t>
+  </si>
+  <si>
+    <t>322/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>M/S SREEJIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing pea size Gravels and Bentonite Powder sodium based at site with other works for construction of Tube well at Selimabad PWSS(TW-II), Jamalpur block under Purba Bardhaman District, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000451/2022-2023</t>
+  </si>
+  <si>
+    <t>324/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>Providing Tube well materials conforming to IS: 12818:2010 with other works at site for construction of Tube well at Selimabad PWSS(TW-II), Jamalpur block under Purba Bardhaman District, CDD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2022-2023</t>
+  </si>
+  <si>
+    <t>321/CMSD-I(D)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2022-2023</t>
   </si>
   <si>
     <t>5524/BWD</t>
   </si>
   <si>
-    <t>23/12/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...95 lines deleted...]
-    <t>321/CMSD-I(D)</t>
+    <t>Providing pea size Gravels and Bentonite Powder sodium based at site with other works for construction of tube well at Selimabad PWSS( TW-III),Jamalpur Block under Purba Bardhaman ,Central Drilling Division, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>269/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Tube well materials Conforming to IS: 12818:2010 with other Works at site for construction of Tube Well at Selimabad PWSS (TW-III),Jamalpur Block under Purba Bardhaman , Central Drilling Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000065/2023-2024</t>
+  </si>
+  <si>
+    <t>271/CMSD-I(D)</t>
+  </si>
+  <si>
+    <t>Providing drilling crews for construction of TW (250mm x 150mm) by Departmental Rig machine for Selimabad PWSS (TW-III), Jamalpur block under Purba Midnapur, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2023-2024</t>
+  </si>
+  <si>
+    <t>270/CMSD-I(D)</t>
   </si>
   <si>
     <t>RTOR000117/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
+    <t>New service connection charges for Selimabad W/S Scheme TW-1</t>
+  </si>
+  <si>
+    <t>BILL/00607/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-16</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
     <t>New service connection charges for Selimabad PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/01523/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-191</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.02.2024 to 31.03.2024]</t>
   </si>
   <si>
-    <t>AE(HQs)</t>
-[...1 lines deleted...]
-  <si>
     <t>J.E. 1 BURDWAN</t>
   </si>
   <si>
     <t>ORD/001206/2023-2024</t>
   </si>
   <si>
     <t>44/AE/HQ</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>SK. ASRAFUDDIN</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.04.2024 to 31.05.2024]</t>
   </si>
   <si>
     <t>ORD/001232/2023-2024</t>
   </si>
   <si>
     <t>226/AE/HQ</t>
@@ -314,270 +404,216 @@
   <si>
     <t>545/AE/HQ</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.06.2024 to 31.07.2024]</t>
   </si>
   <si>
     <t>ORD/000439/2024-2025</t>
   </si>
   <si>
     <t>304/AE/HQ</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
-    <t>Providing pea size Gravels and Bentonite Powder sodium based at site with other works for construction of tube well at Selimabad PWSS( TW-III),Jamalpur Block under Purba Bardhaman ,Central Drilling Division, P.H.E Dte</t>
-[...50 lines deleted...]
-    <t>SUBRATA BHADRA</t>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.12.2024 to 31.01.2025]</t>
+  </si>
+  <si>
+    <t>ORD/000899/2024-2025</t>
+  </si>
+  <si>
+    <t>1012/AE/HQ</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.10.2024 to 30.11.2024]</t>
+  </si>
+  <si>
+    <t>ORD/000705/2024-2025</t>
+  </si>
+  <si>
+    <t>821/AE/HQ</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION FOR SELIMABAD PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/02698/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-565</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>Additional Quotation for new service connection at Selimabad PWSS PH-3.</t>
+  </si>
+  <si>
+    <t>BILL/00460/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-248</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for new connection charges of Selimabad w/s scheme of T.W.-3 under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01932/2023-2024</t>
   </si>
   <si>
     <t>1824/JJM</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>NEW SERVICE CONNECTION FOR SELIMABAD PWSS.</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.02.2025 to 31.03.2025]</t>
   </si>
   <si>
     <t>ORD/001155/2024-2025</t>
   </si>
   <si>
     <t>187/AE/HQ</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
-    <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.12.2024 to 31.01.2025]</t>
-[...25 lines deleted...]
-  <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.06.2025 to 31.07.2025]</t>
   </si>
   <si>
     <t>AE(HQs),AE(HQs), Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Contractual Junior Engineer,J.E. 1 BURDWAN</t>
   </si>
   <si>
     <t>ORD/000170/2025-2026</t>
   </si>
   <si>
     <t>685/AE/HQ</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Continuation work for Supply of one no. Diesel / LPG / CNG driven Motor Cab / Maxi Cab (Air Condition) on hire basis for the office of the Executive Engineer, Burdwan Division, P.H.E. Dte. to be used by the Assistant Engineer, Headquarters, P.H.E. Dte. [Period from 01.04.2025 to 31.05.2025]</t>
   </si>
   <si>
     <t>ORD/001406/2024-2025</t>
   </si>
   <si>
     <t>453/AE/HQ</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>Laying of additional pipeline (HDPE) with interconnection from Selimabad 3rd Pump House to BDO Office under Selimabad PWSS, Jamalpur Dev. Block under PHE. Dte.</t>
   </si>
   <si>
+    <t>AE(HQs), Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
     <t>Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000697/2025-2026</t>
   </si>
   <si>
     <t>1037/AE/HQ</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>A.R. TRADERS</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Selimabad Water Supply Scheme [ Block- Jamalpur ] under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
-[...32 lines deleted...]
-    <t>S. DUTTA</t>
+    <t>Operation &amp; maintenance of distribution system and rising main pipeline (CI / DI / UPVC / HDPE) of SELIMABAD W/S Scheme within Jamalpur Dev. Block under Burdwan Division, P.H.E. Dte. [Period from 01.08.2026 to 31.07.2027 i.e. 12 Months]</t>
+  </si>
+  <si>
+    <t>ORD/000842/2026-2027</t>
+  </si>
+  <si>
+    <t>1148/BWD</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>29/07/2027</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Selimabad 3rd Pump House to BDO Office under Selimabad PWSS, Jamalpur Dev. Block under PHE. Dte. [SM/11492]</t>
+  </si>
+  <si>
+    <t>JE/RWS/JAMALPUR,Junior Engineer, Burdwan Division</t>
+  </si>
+  <si>
+    <t>ORD/000834/2026-2027</t>
+  </si>
+  <si>
+    <t>1088/BWD</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -966,51 +1002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1106,1899 +1142,2027 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.41</v>
+        <v>435.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>270.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.08</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>11.08</v>
+        <v>10.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.67</v>
+        <v>7.58</v>
       </c>
       <c r="R4" s="4">
-        <v>96.28</v>
+        <v>70.66</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.29</v>
+        <v>11.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.16</v>
+        <v>10.72</v>
       </c>
       <c r="R5" s="4">
-        <v>96.09</v>
+        <v>96.83</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>1.74</v>
+        <v>3.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.38</v>
+        <v>3.16</v>
       </c>
       <c r="R6" s="4">
-        <v>79.26</v>
+        <v>96.09</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>1.88</v>
+        <v>11.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.19</v>
+        <v>10.67</v>
       </c>
       <c r="R7" s="4">
-        <v>63.31</v>
+        <v>96.28</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.73</v>
+        <v>1.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.55</v>
+        <v>1.19</v>
       </c>
       <c r="R8" s="4">
-        <v>89.93</v>
+        <v>63.31</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>1.88</v>
+        <v>1.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.16</v>
+        <v>1.38</v>
       </c>
       <c r="R9" s="4">
-        <v>61.53</v>
+        <v>79.26</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>3.28</v>
+        <v>1.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.24</v>
+        <v>1.55</v>
       </c>
       <c r="R10" s="4">
-        <v>98.69</v>
+        <v>89.93</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>5.49</v>
+        <v>1.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>61.53</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>5.82</v>
+        <v>3.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.69</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>7.37</v>
+        <v>12.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>0.8</v>
+        <v>1.88</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="R14" s="4">
-        <v>99.9</v>
+        <v>41.34</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.8</v>
+        <v>3.28</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.8</v>
+        <v>2.39</v>
       </c>
       <c r="R15" s="4">
-        <v>99.66</v>
+        <v>72.95</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>0.8</v>
+        <v>1.73</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.8</v>
+        <v>1.55</v>
       </c>
       <c r="R16" s="4">
-        <v>99.86</v>
+        <v>89.93</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="P17" s="4">
-        <v>0.8</v>
+        <v>5.49</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I18" s="13" t="s">
+      <c r="M18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="J18" s="13" t="s">
+      <c r="N18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="K18" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>1.88</v>
+        <v>7.37</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>41.34</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="P19" s="4">
-        <v>3.28</v>
+        <v>5.82</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>72.95</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>1.73</v>
+        <v>0.8</v>
       </c>
       <c r="Q20" s="4">
-        <v>1.55</v>
+        <v>0.8</v>
       </c>
       <c r="R20" s="4">
-        <v>89.93</v>
+        <v>99.9</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>37</v>
+        <v>117</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="P21" s="4">
-        <v>11.07</v>
+        <v>0.8</v>
       </c>
       <c r="Q21" s="4">
-        <v>10.72</v>
+        <v>0.8</v>
       </c>
       <c r="R21" s="4">
-        <v>96.83</v>
+        <v>99.66</v>
       </c>
       <c r="S21" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>119</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>120</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>87</v>
+        <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="P22" s="4">
-        <v>10.47</v>
+        <v>0.8</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>125</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>108</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="P23" s="4">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>120</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>93</v>
+        <v>133</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>93</v>
+        <v>134</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="P24" s="4">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
       <c r="P25" s="4">
         <v>0.8</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="R25" s="4">
-        <v>94.73</v>
+        <v>87.03</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="P26" s="4">
-        <v>0.8</v>
+        <v>0.66</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="P27" s="4">
-        <v>0.8</v>
+        <v>0.95</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>87.03</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>148</v>
+        <v>117</v>
       </c>
       <c r="N28" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>0.8</v>
+        <v>10.47</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
       <c r="P29" s="4">
         <v>0.8</v>
       </c>
       <c r="Q29" s="4">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="R29" s="4">
-        <v>95.73</v>
+        <v>94.73</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="I30" s="13"/>
+      <c r="I30" s="13" t="s">
+        <v>156</v>
+      </c>
       <c r="J30" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>161</v>
+        <v>113</v>
       </c>
       <c r="P30" s="4">
-        <v>0.97</v>
+        <v>0.8</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>162</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="P31" s="4">
-        <v>10.73</v>
+        <v>0.8</v>
       </c>
       <c r="Q31" s="4">
-        <v>7.58</v>
+        <v>0.77</v>
       </c>
       <c r="R31" s="4">
-        <v>70.66</v>
+        <v>95.73</v>
       </c>
       <c r="S31" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>77</v>
+        <v>168</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="P32" s="4">
-        <v>435.08</v>
+        <v>0.97</v>
       </c>
       <c r="Q32" s="4">
-        <v>270.1</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>62.08</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S33" s="8"/>
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P33" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="P34" s="4">
+        <v>7.11</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>552.09</v>
+      </c>
+      <c r="P35" s="8">
+        <v>321.68</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>58.27</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>