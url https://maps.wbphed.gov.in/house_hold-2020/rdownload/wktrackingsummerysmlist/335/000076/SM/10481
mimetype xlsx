--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,74 +242,50 @@
   <si>
     <t>New service connection charges for Borshul PWSS ZONE-II, TW-2</t>
   </si>
   <si>
     <t>BILL/01827/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-335</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection at Borsul W/S Scheme Zone-II, PH-III.</t>
   </si>
   <si>
     <t>BILL/00862/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-334</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Augmentation of Borshul (Zone-II) (Mouzas :- Belna, Manikhati, Jafrabad, Kalinagar, Baje Salepur, Totopara) Piped Water Supply Scheme with LDS, FHTC, Rising main, Construction of 250 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under BARDHAMAN- II Block, District:- Purba-Burdwan.</t>
   </si>
   <si>
     <t>ORD/000151/2022-2023</t>
   </si>
   <si>
     <t>3101/BWD</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>ASHOK KUMAR GHOSH</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring of Tube Well No- 01, 02 &amp; 03 at Augmentation Borsul (Zone-II) [Block ¿Burdwan -2] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
@@ -363,50 +339,62 @@
     <t>31/07/2024</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>ESCON INDIA</t>
   </si>
   <si>
     <t>Construction of switch room, rising main &amp; Sinking of Tube-well at 3rd TW SITE for BARSHUL Zone-II Piped Water Supply Scheme under BARDHAMAN-II Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001101/2023-2024</t>
   </si>
   <si>
     <t>1128/BWD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>M/S R.K. SAMANTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at 1ST TUBE WALL (HEAD WORK) Site of BARSUL Zone-II Piped W/S. Scheme under Burdwan-II Block of Burdwan Division, PHE Dte. (Length =174.00 Mtr, Col-65 Nos).</t>
+  </si>
+  <si>
+    <t>ORD/000227/2024-2025</t>
+  </si>
+  <si>
+    <t>2521/BWD</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -956,54 +944,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1005,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>19.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.8</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1251,54 +1239,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.76</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1312,54 +1300,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>4.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1463,417 +1451,417 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>309.6</v>
+        <v>342.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>311.53</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>90.94</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>342.55</v>
+        <v>35.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>23.47</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>65.29</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>35.95</v>
+        <v>6.77</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>6.77</v>
+        <v>15.27</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>15.27</v>
+        <v>19.02</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="P17" s="4">
-        <v>19.02</v>
+        <v>13.25</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
-        <v>811.6</v>
+        <v>515.26</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>364.7</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>70.78</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>