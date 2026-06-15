--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,134 @@
     <t>ORD/001101/2023-2024</t>
   </si>
   <si>
     <t>1128/BWD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>M/S R.K. SAMANTA &amp; CO.</t>
   </si>
   <si>
     <t>Construction of boundary wall at 1ST TUBE WALL (HEAD WORK) Site of BARSUL Zone-II Piped W/S. Scheme under Burdwan-II Block of Burdwan Division, PHE Dte. (Length =174.00 Mtr, Col-65 Nos).</t>
   </si>
   <si>
     <t>ORD/000227/2024-2025</t>
   </si>
   <si>
     <t>2521/BWD</t>
   </si>
   <si>
     <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Construction of internal pathway , approch road and Ohr Plinth protection at head work site for Borshul Z-II PWSS under Bardhaman-II block within Burdwan Div.PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000654/2025-2026</t>
+  </si>
+  <si>
+    <t>1411/BSD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>RADHAKRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Belna village of Burdwan-II Block under Barsul-II Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos. Board)</t>
+  </si>
+  <si>
+    <t>ORD/000467/2025-2026</t>
+  </si>
+  <si>
+    <t>2333/BSD</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>MANABSEBA PROKALPA &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Totpara village of Burdwan-II Block under Barsul Z: II Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000611/2025-2026</t>
+  </si>
+  <si>
+    <t>2354/BSD</t>
+  </si>
+  <si>
+    <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Baje Salepur village of Burdwan-II Block under Barshul (Zone-II) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
+  </si>
+  <si>
+    <t>ORD/000448/2025-2026</t>
+  </si>
+  <si>
+    <t>2311/BSD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +867,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1794,87 +1878,390 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P17" s="4">
         <v>13.25</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P18" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>85</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.6</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>831.63</v>
+      </c>
+      <c r="P23" s="8">
+        <v>364.7</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>43.85</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>