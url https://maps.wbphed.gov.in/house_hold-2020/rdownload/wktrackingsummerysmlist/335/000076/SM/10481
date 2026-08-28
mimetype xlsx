--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,396 +89,396 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>DETAILED PROJECT REPORT FOR AUGMENTATION OF BORSHUL (ZONE-II) PWSS BURDWAN-II PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>SM/10481</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Borshul (Zone-II) (Mouzas :- Belna, Manikhati, Jafrabad, Kalinagar, Baje Salepur, Totopara) Piped Water Supply Scheme with LDS, FHTC, Rising main, Construction of 250 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under BARDHAMAN- II Block, District:- Purba-Burdwan.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Burdwan Sadar Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000151/2022-2023</t>
+  </si>
+  <si>
+    <t>3101/BWD</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Route Survey &amp; Preparation of DPR for Borsul (Zone-I) &amp; (Zone-II) W/S Scheme under Burdwan-II Block under Burdwan Sub-Division under Burdwan Division PHE Dte. Sl No.1.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000510/2021-2022</t>
   </si>
   <si>
     <t>176/BSD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000045/2022-2023</t>
+  </si>
+  <si>
+    <t>4852/BWD</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of 3.6mtr.x3.0mtr.Size pump house including plinth protection with surface drain at Head Work TW site for Borshul (Zone-II) Water Supply Scheme, Block: Burdwan-II within Burdwan Division, PHE Dte. Dist.-Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000589/2023-2024</t>
+  </si>
+  <si>
+    <t>2042/BSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>RAHAMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House cum chlorine room without sanitary and water supply arrangement at Tube Well Site to departmental drawing no-PHE/BD/P.H/DRG/02/DEC-17(Size 3.60 mtr x 3.00 mtr room) for BARSUL ZONE-II its Adjoining Mouza W/S Scheme, Block -BURDWAN-II within Burdwan Sub-Division, PHE Dte. (Mouza- Belna)</t>
+  </si>
+  <si>
+    <t>ORD/000772/2022-2023</t>
+  </si>
+  <si>
+    <t>509/BSD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ISSA</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring of Tube Well No- 01, 02 &amp; 03 at Augmentation Borsul (Zone-II) [Block ¿Burdwan -2] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000914/2023-2024</t>
+  </si>
+  <si>
+    <t>4178/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>M/S, S.S. ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Sinking of 250 X 150mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at BELNA Mouza &amp; Head Works Site for BORSHUL (Zone-II) Piped Water Supply Scheme, Block - Burdwan - II, Dist - Purba Bardhaman under Burdwan Division, PHE Dte. [For 02 Nos. Tube well].</t>
   </si>
   <si>
-    <t>Junior Engineer, Burdwan Sadar Sub-Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000206/2023-2024</t>
   </si>
   <si>
     <t>2709/BWD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...16 lines deleted...]
-  <si>
     <t>New service connection charges for Borshul PWSS Z-II TW-1</t>
   </si>
   <si>
     <t>BILL/01414/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-140</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Improvement works of Borshul Godown &amp; other allied works under Augmentation of BORSHUL (Zone-II) PWSS in Bardhaman-II Block. (SM/10481) within Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000187/2024-2025</t>
   </si>
   <si>
     <t>2418/BWD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>ANWESHA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Pump House cum chlorine room without sanitary and water supply arrangement at Tube Well Site to departmental drawing no-PHE/BD/P.H/DRG/02/DEC-17(Size 3.60 mtr x 3.00 mtr room) for BARSUL ZONE-II its Adjoining Mouza W/S Scheme, Block -BURDWAN-II within Burdwan Sub-Division, PHE Dte. (Mouza- Belna)</t>
-[...32 lines deleted...]
-    <t>RAHAMAN ENTERPRISE</t>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Construction of switch room, rising main &amp; Sinking of Tube-well at 3rd TW SITE for BARSHUL Zone-II Piped Water Supply Scheme under BARDHAMAN-II Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001101/2023-2024</t>
+  </si>
+  <si>
+    <t>1128/BWD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>M/S R.K. SAMANTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Improvement works including repairing &amp; remodelling of Borshul Inspection Banglow under Augmentation of BORSHUL (Zone-II) PWSS in Bardhaman-II Block. (SM/10481) within Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),ASSISTANT ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>J.E. 1 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>2971/BWD</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>ESCON INDIA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at 1ST TUBE WALL (HEAD WORK) Site of BARSUL Zone-II Piped W/S. Scheme under Burdwan-II Block of Burdwan Division, PHE Dte. (Length =174.00 Mtr, Col-65 Nos).</t>
+  </si>
+  <si>
+    <t>ORD/000227/2024-2025</t>
+  </si>
+  <si>
+    <t>2521/BWD</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at 2nd T/W Site (Belna-Mouza) of BARSUL Zone II Piped W/S. Scheme under Burdwan-II Block of Burdwan Division, PHE Dte. (Length =100.00 Mtr, Col-36 Nos).</t>
+  </si>
+  <si>
+    <t>ORD/000487/2024-2025</t>
+  </si>
+  <si>
+    <t>3142/BWD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>PANCHANAN CHAKROBORTY</t>
   </si>
   <si>
     <t>New service connection charges for Borshul PWSS ZONE-II, TW-2</t>
   </si>
   <si>
     <t>BILL/01827/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-335</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection at Borsul W/S Scheme Zone-II, PH-III.</t>
   </si>
   <si>
     <t>BILL/00862/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-334</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
-    <t>Augmentation of Borshul (Zone-II) (Mouzas :- Belna, Manikhati, Jafrabad, Kalinagar, Baje Salepur, Totopara) Piped Water Supply Scheme with LDS, FHTC, Rising main, Construction of 250 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under BARDHAMAN- II Block, District:- Purba-Burdwan.</t>
-[...131 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Totpara village of Burdwan-II Block under Barsul Z: II Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000611/2025-2026</t>
+  </si>
+  <si>
+    <t>2354/BSD</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>MANABSEBA PROKALPA &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Construction of internal pathway , approch road and Ohr Plinth protection at head work site for Borshul Z-II PWSS under Bardhaman-II block within Burdwan Div.PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000654/2025-2026</t>
   </si>
   <si>
     <t>1411/BSD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>RADHAKRISHNA ENTERPRISE</t>
   </si>
   <si>
+    <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Baje Salepur village of Burdwan-II Block under Barshul (Zone-II) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
+  </si>
+  <si>
+    <t>ORD/000448/2025-2026</t>
+  </si>
+  <si>
+    <t>2311/BSD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Belna village of Burdwan-II Block under Barsul-II Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos. Board)</t>
   </si>
   <si>
     <t>ORD/000467/2025-2026</t>
   </si>
   <si>
     <t>2333/BSD</t>
-  </si>
-[...31 lines deleted...]
-    <t>29/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1008,138 +1008,138 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.18</v>
+        <v>342.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.18</v>
+        <v>311.53</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>90.94</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>19.82</v>
+        <v>4.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>17.8</v>
+        <v>4.18</v>
       </c>
       <c r="R4" s="4">
-        <v>89.8</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1168,1044 +1168,1044 @@
         <v>12.32</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>5.99</v>
+        <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>20.86</v>
+        <v>3.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.76</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.49</v>
+        <v>35.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.89</v>
+        <v>23.47</v>
       </c>
       <c r="R8" s="4">
-        <v>82.76</v>
+        <v>65.29</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>4.84</v>
+        <v>19.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.84</v>
+        <v>17.8</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>89.8</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>7.11</v>
+        <v>5.99</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>3.86</v>
+        <v>20.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>342.55</v>
+        <v>309.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>311.53</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>90.94</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>35.95</v>
+        <v>19.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>23.47</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>65.29</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>98</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="P14" s="4">
-        <v>6.77</v>
+        <v>15.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>49</v>
       </c>
       <c r="P15" s="4">
-        <v>15.27</v>
+        <v>13.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="P16" s="4">
-        <v>19.02</v>
+        <v>6.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="P17" s="4">
-        <v>13.25</v>
+        <v>7.11</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="P18" s="4">
-        <v>309.6</v>
+        <v>3.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I19" s="13"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J19" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P19" s="4">
-        <v>4.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P20" s="4">
-        <v>0.72</v>
+        <v>4.6</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="P21" s="4">
         <v>0.72</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="P22" s="4">
         <v>0.72</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>141</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>