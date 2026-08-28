--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,219 +110,219 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 600 cum capacity 20 mtr staging height RCC Over Head Reservoir including pipe connection and cost of pipes, specials for Bonpass-Kamarpara &amp; its adjoining mouzas water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000727/2021-2022</t>
   </si>
   <si>
     <t>3655/BWD</t>
   </si>
   <si>
     <t>14/07/2021</t>
   </si>
   <si>
     <t>10/01/2022</t>
   </si>
   <si>
     <t>ASHOK MITRA</t>
   </si>
   <si>
+    <t>Repairing of Switch room cum chlorine room with sanitary and water supply arrangement (P.H-2) at 2nd Tubewell Site for Bonpas-Kamarpara and its adjoining mouza's water supply scheme under Durgapur Sub-Division, P.H.E Dte. Block:-Bhatar, Dist:Purba Bardhaman. [Gr.-F]</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000274/2022-2023</t>
+  </si>
+  <si>
+    <t>499/DSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>11/09/2022</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
     <t>Sinking of additional 300 X 200mm dia Tube Well 200 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at 4th &amp; 5th Tube well Site for Augmentation of BONPAS-KAMARPARA Piped Water Supply Scheme, Block - Bhatar, Dist - Purba Bardhaman under Burdwan Division, PHE Dte. [2 Nos. GTW].</t>
   </si>
   <si>
     <t>ORD/000141/2022-2023</t>
   </si>
   <si>
     <t>3031/BWD</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>21/08/2022</t>
   </si>
   <si>
     <t>B.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 4 at BonpassKamarpara Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000764/2022-2023</t>
+  </si>
+  <si>
+    <t>3328/CMD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 5 at BonpassKamarpara Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000765/2022-2023</t>
   </si>
   <si>
     <t>3329/CMD</t>
   </si>
   <si>
-    <t>12/12/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>CHOUDHURY ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 4 at BonpassKamarpara Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...8 lines deleted...]
-    <t>P.K. ENGINEERING</t>
+    <t>Augmentation of BANPAS KAMARPARA Piped Water Supply Scheme (Haribati &amp; Chandai Mouza) with LDS &amp; FHTC within Bhatar Block, District:- Purba-Burdwan under Burdwan Division, PHE. Dte. [PART-E].</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>2262/BWD</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>M/S K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of BANPAS Piped Water Supply Scheme (Dhandalsa Mouza) with LDS &amp; FHTC and construction of Pump House at 4th TW site under Bhatar Block, District:- Purba-Burdwan under Burdwan Division, PHE. Dte. [PART-F].</t>
   </si>
   <si>
     <t>ORD/000716/2022-2023</t>
   </si>
   <si>
     <t>891/BWD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>30/04/2023</t>
   </si>
   <si>
     <t>DEY NIRMAN</t>
   </si>
   <si>
-    <t>Repairing of Switch room cum chlorine room with sanitary and water supply arrangement (P.H-2) at 2nd Tubewell Site for Bonpas-Kamarpara and its adjoining mouza's water supply scheme under Durgapur Sub-Division, P.H.E Dte. Block:-Bhatar, Dist:Purba Bardhaman. [Gr.-F]</t>
-[...35 lines deleted...]
-    <t>M/S K.P. CONSTRUCTION</t>
+    <t>Augmentation of BANPAS Piped Water Supply Scheme (Mohanpur Mouza) with LDS &amp; FHTC under Bhatar Block, District:- Purba-Burdwan under Burdwan Division, PHE. Dte. [PART-C].</t>
+  </si>
+  <si>
+    <t>ORD/000713/2022-2023</t>
+  </si>
+  <si>
+    <t>888/BWD</t>
+  </si>
+  <si>
+    <t>KOUSIK MALLICK</t>
   </si>
   <si>
     <t>Augmentation of BANPAS Piped Water Supply Scheme (Narayanpur Mouza) with LDS, FHTC and Construction of Pump House at 4th TW site under Bhatar Block, District:- Purba-Burdwan under Burdwan Division, PHE. Dte. [PART-D].</t>
   </si>
   <si>
     <t>ORD/000728/2022-2023</t>
   </si>
   <si>
     <t>1029/BWD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>SARKAR AGENCY</t>
   </si>
   <si>
     <t>Augmentation of BANPAS KAMARPARA Piped Water Supply Scheme (Ambana Mouza) with LDS, FHTC and Construction of Pump House at 4th TW site under Bhatar Block, District:- Purba-Burdwan under Burdwan Division, PHE. Dte. [PART-B].</t>
   </si>
   <si>
     <t>ORD/000102/2023-2024</t>
   </si>
   <si>
     <t>2261/BWD</t>
   </si>
   <si>
     <t>Augmentation of BONPAS KAMARPARA Piped Water Supply Scheme (Banpas Mouza) with LDS, Rising main, FHTC and construction of Boundary wall for existing TW site under Bhatar Block, District:- Purba-Burdwan. (PART - A)</t>
   </si>
   <si>
     <t>ORD/000376/2023-2024</t>
   </si>
   <si>
     <t>3110/BWD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>R.G. INFRASTRUCTURE</t>
-  </si>
-[...10 lines deleted...]
-    <t>KOUSIK MALLICK</t>
   </si>
   <si>
     <t>Illumination arrangement and miscelleneous works at Bonpas Kamarpara water supply scheme under Bhatar Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
     <t>ORD/000406/2024-2025</t>
   </si>
   <si>
     <t>2785/CMD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>CINZANO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -929,656 +929,656 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>28.13</v>
+        <v>2.03</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10.09</v>
+        <v>28.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>10.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>71.08</v>
+        <v>10.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.27</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>2.03</v>
+        <v>80.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>57.31</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>71.62</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>80.02</v>
+        <v>71.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>71.08</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>111.93</v>
+        <v>104.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>106.42</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>101.75</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>91.92</v>
+        <v>111.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>111.2</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>389.91</v>
+        <v>91.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>88.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>104.59</v>
+        <v>389.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>312.73</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>80.21</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>14.08</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
@@ -1589,54 +1589,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1020.84</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>766.46</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>75.08</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>