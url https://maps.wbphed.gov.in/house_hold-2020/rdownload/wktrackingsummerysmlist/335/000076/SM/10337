--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,128 @@
     <t>10/11/2022</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring of Tube Well No- 01,02 03 &amp; 04 at Augmentation Hatkalna [Block -Kalna-I] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000916/2022-2023</t>
   </si>
   <si>
     <t>1080/CMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of switch rooms &amp; Rising main at different TW site for Hatkalna Piped Water Supply Scheme under Kalna - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000757/2023-2024</t>
+  </si>
+  <si>
+    <t>4736/BWD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 1.5 Mtr. height boundary wall along with 750 mm. height 3 layer barbed wire and other ancillary works at Head Work Site in connection with Augmentation of Hatkalna PWSS (SM/10337) Piped Water Supply Scheme within Kalna Sub Division under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000813/2024-2025</t>
+  </si>
+  <si>
+    <t>4067/BWD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>UJJWAL MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for "Construction of Toilet (1.8 m x 1.8 m) with saitary arrangement in connection with Augmentation of Hatkalna pwss (SM/10337) under Kalna sub division under Burdwan Division."</t>
+  </si>
+  <si>
+    <t>ORD/000796/2024-2025</t>
+  </si>
+  <si>
+    <t>1766/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>S.B.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for "Constrcution of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire in connection with Augmentation of Hatkalna PWSS ( SM/10337) Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000798/2024-2025</t>
+  </si>
+  <si>
+    <t>1767/KSD</t>
+  </si>
+  <si>
+    <t>Renovation of Pump House in connection with Augmentation of Hatkalna piped Water supply (SM/10337) Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte. (2 units)</t>
+  </si>
+  <si>
+    <t>ORD/000746/2024-2025</t>
+  </si>
+  <si>
+    <t>3747/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1577,87 +1655,392 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>41.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>35</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="4">
+        <v>8.38</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" s="4">
+        <v>20.99</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.91</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>2</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P19" s="4">
+        <v>9.7</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1348.63</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>