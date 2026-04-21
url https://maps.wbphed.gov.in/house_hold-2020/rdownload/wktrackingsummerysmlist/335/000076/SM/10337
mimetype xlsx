--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -980,54 +980,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1039,54 +1039,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>8.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.75</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1100,54 +1100,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>8.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.69</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1580,54 +1580,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P13" s="4">
         <v>976.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>593.33</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>60.76</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1980,54 +1980,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1348.63</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>613.05</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>45.46</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>