--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -387,50 +387,62 @@
     <t>S.B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for "Constrcution of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire in connection with Augmentation of Hatkalna PWSS ( SM/10337) Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000798/2024-2025</t>
   </si>
   <si>
     <t>1767/KSD</t>
   </si>
   <si>
     <t>Renovation of Pump House in connection with Augmentation of Hatkalna piped Water supply (SM/10337) Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte. (2 units)</t>
   </si>
   <si>
     <t>ORD/000746/2024-2025</t>
   </si>
   <si>
     <t>3747/BWD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>Work Order for "Constrcution of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire around Other than head work site for Hatkalna Piped Water Supply Scheme (SM/10337) within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/001185/2023-2024</t>
+  </si>
+  <si>
+    <t>2188/KSD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1218,54 +1230,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>9.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.34</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.38</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1279,54 +1291,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>162.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>161.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1340,54 +1352,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1401,54 +1413,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>29.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>37.5</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1462,54 +1474,54 @@
       <c r="I11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>0.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1580,54 +1592,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P13" s="4">
         <v>976.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>593.33</v>
+        <v>858.64</v>
       </c>
       <c r="R13" s="4">
-        <v>60.76</v>
+        <v>87.93</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1885,54 +1897,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
         <v>3.35</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>86.23</v>
       </c>
       <c r="S18" s="4">
         <v>2</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1946,101 +1958,162 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
         <v>9.7</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>90.36</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.59</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1353.22</v>
+      </c>
+      <c r="P21" s="8">
+        <v>1073.58</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>79.34</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>