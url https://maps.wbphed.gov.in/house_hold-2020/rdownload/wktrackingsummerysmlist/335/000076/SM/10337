--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,360 +89,360 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED HATKALNA PWSS TO ACCOMMODATE FHTC IN KALNA I BLOCK UNDER KALNA SUB DIVISION OF BURDWAN DIVISION IN PURBA BARDHAMAN DISTRICT</t>
   </si>
   <si>
     <t>SM/10337</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Tube well 250 x 200 mm dia Tube well 150 mtr depth by D.R. Rig method using UPVC pipe (CD) and fibre glass strainer for HATKALNA piped water supply scheme (2nd tube well site), Block-Kalna-I, Dist.-Purba Bardhaman, under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000962/2020-2021</t>
+  </si>
+  <si>
+    <t>1492/BWD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>20/03/2021</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Hatkalna Piped Water Supply Scheme with LDS, FHTC, Construction of 1000 cum capacity OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site &amp; repairing of switch rooms under Kalna-I Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000536/2022-2023</t>
+  </si>
+  <si>
+    <t>5019/BWD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of DPR for augmentation of Hatkalna W/S Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte. (Sl No-C)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000610/2021-2022</t>
   </si>
   <si>
     <t>269/KSD</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
-    <t>Sinking of Tube well 250 x 200 mm dia Tube well 150 mtr depth by D.R. Rig method using UPVC pipe (CD) and fibre glass strainer for HATKALNA piped water supply scheme (2nd tube well site), Block-Kalna-I, Dist.-Purba Bardhaman, under Burdwan Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>C.M. ENTERPRISE</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000013/2022-2023</t>
+  </si>
+  <si>
+    <t>3279/BWD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of 250 X 150mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) for 2nd TW Site of Aug. HATKALNA &amp; its adjoining mouzas Piped Water Supply Scheme, Block ¿ Kalna ¿ I, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000699/2022-2023</t>
   </si>
   <si>
     <t>605/BWD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>AUXILIARY TUBE WELL DRILLERS</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring of Tube Well No- 01,02 03 &amp; 04 at Augmentation Hatkalna [Block -Kalna-I] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000916/2022-2023</t>
+  </si>
+  <si>
+    <t>1080/CMD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
   </si>
   <si>
     <t>Sinking of 250 X 150mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for 3RD TW Site of Aug. HATKALNA &amp; its adjoining mouzas Piped Water Supply Scheme, Block ¿ Kalna ¿ I, Dist - Purba Bardhaman under Burdwan Division, PHE Dte. [For 01 No. Tube well].</t>
   </si>
   <si>
     <t>ORD/000218/2023-2024</t>
   </si>
   <si>
     <t>2711/BWD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>08/07/2023</t>
   </si>
   <si>
+    <t>Construction of switch rooms &amp; Rising main at different TW site for Hatkalna Piped Water Supply Scheme under Kalna - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000757/2023-2024</t>
+  </si>
+  <si>
+    <t>4736/BWD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional work viz. Carriage of different type of departmental pipes and Interconnection of Tube well and existing pipe line and Restoration of existing concrete road and laying of pipeline of HATKALNA Water Supply Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000969/2023-2024</t>
   </si>
   <si>
     <t>003/BWD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
-    <t>S.P. CONSTRUCTION</t>
-[...2 lines deleted...]
-    <t>Central Mechanical</t>
+    <t>Work Order for "Constrcution of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire around Other than head work site for Hatkalna Piped Water Supply Scheme (SM/10337) within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/001185/2023-2024</t>
+  </si>
+  <si>
+    <t>2188/KSD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Chlorination System for Tube well No.-1 at Hat Kalna Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/001866/2023-2024</t>
   </si>
   <si>
     <t>464/CMSD</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>JOYGURU ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 1.5 Mtr. height boundary wall along with 750 mm. height 3 layer barbed wire and other ancillary works at Head Work Site in connection with Augmentation of Hatkalna PWSS (SM/10337) Piped Water Supply Scheme within Kalna Sub Division under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000813/2024-2025</t>
+  </si>
+  <si>
+    <t>4067/BWD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>UJJWAL MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for "Construction of Toilet (1.8 m x 1.8 m) with saitary arrangement in connection with Augmentation of Hatkalna pwss (SM/10337) under Kalna sub division under Burdwan Division."</t>
+  </si>
+  <si>
+    <t>ORD/000796/2024-2025</t>
+  </si>
+  <si>
+    <t>1766/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>S.B.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for "Constrcution of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire in connection with Augmentation of Hatkalna PWSS ( SM/10337) Piped water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000798/2024-2025</t>
+  </si>
+  <si>
+    <t>1767/KSD</t>
+  </si>
+  <si>
+    <t>Renovation of Pump House in connection with Augmentation of Hatkalna piped Water supply (SM/10337) Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte. (2 units)</t>
+  </si>
+  <si>
+    <t>ORD/000746/2024-2025</t>
+  </si>
+  <si>
+    <t>3747/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Chlorination System for Tube well No.-2 at Hat Kalna Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001847/2023-2024</t>
+  </si>
+  <si>
+    <t>377/CMSD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>SUDIKSHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Digital structurization of pipeline alignment and asset evaluation including holistic design, preparation of design drawings of overall LDS &amp; preparation of estimate for 11 Nos. Piped W/S. Schemes under Kalna I Block under Kalna Sub-Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>3015/BWD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Chlorination System for Tube well No.-2 at Hat Kalna Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>QUOTATION FOR NEW SERVICE CONNECTION AT AUGMENTATION OF HAT KALNA PWSS TW 3, BLOCK KALNA-1</t>
   </si>
   <si>
     <t>BILL/00727/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-285</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-  </si>
-[...124 lines deleted...]
-    <t>23/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -989,177 +989,177 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.23</v>
+        <v>8.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.22</v>
+        <v>8.06</v>
       </c>
       <c r="R3" s="4">
-        <v>99.65</v>
+        <v>92.75</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.68</v>
+        <v>976.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.06</v>
+        <v>858.64</v>
       </c>
       <c r="R4" s="4">
-        <v>92.75</v>
+        <v>87.93</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.64</v>
+        <v>3.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.44</v>
+        <v>3.22</v>
       </c>
       <c r="R5" s="4">
-        <v>97.69</v>
+        <v>99.65</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1209,898 +1209,898 @@
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>9.89</v>
+        <v>8.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.34</v>
+        <v>8.44</v>
       </c>
       <c r="R7" s="4">
-        <v>94.38</v>
+        <v>97.69</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>162.05</v>
+        <v>41.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>161.21</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.48</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>9.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.96</v>
+        <v>9.34</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>94.38</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>29.6</v>
+        <v>8.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>11.1</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>37.5</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>0.96</v>
+        <v>162.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.96</v>
+        <v>161.21</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>99.48</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>6.36</v>
+        <v>4.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>976.48</v>
+        <v>0.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>858.64</v>
+        <v>0.96</v>
       </c>
       <c r="R13" s="4">
-        <v>87.93</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>41.64</v>
+        <v>20.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P15" s="4">
-        <v>8.38</v>
+        <v>4.91</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>20.99</v>
+        <v>3.35</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>86.23</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="P17" s="4">
-        <v>4.91</v>
+        <v>9.7</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>90.36</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>3.35</v>
+        <v>0.96</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.89</v>
+        <v>0.96</v>
       </c>
       <c r="R18" s="4">
-        <v>86.23</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>9.7</v>
+        <v>29.6</v>
       </c>
       <c r="Q19" s="4">
-        <v>8.76</v>
+        <v>7.4</v>
       </c>
       <c r="R19" s="4">
-        <v>90.36</v>
+        <v>25</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>4.59</v>
+        <v>6.36</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>1353.22</v>
       </c>
       <c r="P21" s="8">
-        <v>1073.58</v>
+        <v>1069.88</v>
       </c>
       <c r="Q21" s="8">
-        <v>79.34</v>
+        <v>79.06</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>