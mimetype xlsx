--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -920,54 +920,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1152,54 +1152,54 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>10.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.75</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1213,54 +1213,54 @@
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>12.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>3.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1335,54 +1335,54 @@
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>3.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1565,54 +1565,54 @@
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>689.36</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>659.71</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.7</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1626,54 +1626,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>122.65</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>48.92</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1721,54 +1721,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>4189.19</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>749.56</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>17.89</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>