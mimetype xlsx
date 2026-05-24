--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,71 +306,50 @@
     <t>ORD/000124/2022-2023</t>
   </si>
   <si>
     <t>2930/BWD</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
     <t>SK ALIM</t>
   </si>
   <si>
     <t>Allied works for Augmentation of KAITY W/S Scheme under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000345/2023-2024</t>
   </si>
   <si>
     <t>3034/BWD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
-  </si>
-[...19 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1565,54 +1544,54 @@
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>689.36</v>
       </c>
       <c r="Q14" s="4">
-        <v>659.71</v>
+        <v>688.91</v>
       </c>
       <c r="R14" s="4">
-        <v>95.7</v>
+        <v>99.93</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1626,162 +1605,101 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>122.65</v>
       </c>
       <c r="Q15" s="4">
-        <v>60</v>
+        <v>114.07</v>
       </c>
       <c r="R15" s="4">
-        <v>48.92</v>
+        <v>93</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>3879.59</v>
+      </c>
+      <c r="P16" s="8">
+        <v>832.82</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>21.47</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>