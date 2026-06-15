--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,164 @@
     <t>ORD/000124/2022-2023</t>
   </si>
   <si>
     <t>2930/BWD</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
     <t>SK ALIM</t>
   </si>
   <si>
     <t>Allied works for Augmentation of KAITY W/S Scheme under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000345/2023-2024</t>
   </si>
   <si>
     <t>3034/BWD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Kurchigara village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte. (5 Nos. Board)</t>
+  </si>
+  <si>
+    <t>ORD/000432/2025-2026</t>
+  </si>
+  <si>
+    <t>1207/BSD</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>AIRC CONSTRUCTION (OPC) PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Gobindapur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000522/2025-2026</t>
+  </si>
+  <si>
+    <t>1323/BSD</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Maszidpur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte(5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000520/2025-2026</t>
+  </si>
+  <si>
+    <t>1195/BSD</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Bhanjapur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2025-2026</t>
+  </si>
+  <si>
+    <t>1206/BSD</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Nasipur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000502/2025-2026</t>
+  </si>
+  <si>
+    <t>1204/BSD</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Durgabati village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000479/2025-2026</t>
+  </si>
+  <si>
+    <t>1228/BSD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution for FHTC work including laying of parallel line for KAITY Piped Water Supply Scheme and its adjoining mouzas within RAINA-II BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001029/2024-2025</t>
+  </si>
+  <si>
+    <t>143/BWD</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S ANAND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1619,87 +1733,575 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>122.65</v>
       </c>
       <c r="Q15" s="4">
         <v>114.07</v>
       </c>
       <c r="R15" s="4">
         <v>93</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P22" s="4">
+        <v>19.77</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>55</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P23" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>85</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>4213.3</v>
+      </c>
+      <c r="P24" s="8">
+        <v>832.82</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>19.77</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>