--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,381 +89,381 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based KAITY PWSS to accommodate FHTC in Raina-II block under Burdwan Sub Division of Burdwan Division in Purba Bardhaman District</t>
   </si>
   <si>
     <t>SM/10130</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) for 3rd TW Site of Aug. KAITY &amp; its adjoining mouzas Piped Water Supply Scheme, Block ¿ Raina ¿ II, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000569/2022-2023</t>
+  </si>
+  <si>
+    <t>5281/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>MUNSHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of KAITY Piped Water Supply Scheme with LDS, FHTC, Rising main, Construction of 700 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under RAINA- II Block, District:- Purba-Burdwan.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2022-2023</t>
+  </si>
+  <si>
+    <t>2930/BWD</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
+  </si>
+  <si>
     <t>Route Survey &amp; Preparation of DPR for Kaity W/S Scheme under Raina-II Block under Burdwan Sub-Division under Burdwan Division PHE Dte. Sl No.16.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000505/2021-2022</t>
   </si>
   <si>
     <t>191/BSD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) for Augmentation of KAITY &amp; its adjoining mouzas Piped Water Supply Scheme, Block - Raina - II, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000538/2022-2023</t>
+  </si>
+  <si>
+    <t>5026/BWD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>10/12/2022</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000190/2021-2022</t>
+  </si>
+  <si>
+    <t>1385/BWD</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000228/2021-2022</t>
+  </si>
+  <si>
+    <t>1550/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001578/2021-2022</t>
+  </si>
+  <si>
+    <t>1207/DW</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
     <t>Quotation for shifting of 25 KVA DTR along with 11 KV HTOH Kaity Feeder at Kaity PHE campus under Madhabdihi-CCC. [Ref Id-860252403]</t>
   </si>
   <si>
     <t>VCH/000627/2022-2023</t>
   </si>
   <si>
     <t>726/DW/22-23</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
-[...47 lines deleted...]
-    <t>M/S D. PALIT &amp; CO.</t>
+    <t>Allied works for Augmentation of KAITY W/S Scheme under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000345/2023-2024</t>
+  </si>
+  <si>
+    <t>3034/BWD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>Construction of Pump House cum chlorine room without sanitary and water supply arrangement at Tube Well Site to departmental drawing no-PHE/BD/P.H/DRG/02/DEC-17(Size 3.60 mtr x 3.00 mtr room) for KAITY its Adjoining Mouza W/S Scheme, Block -Raina-II within Burdwan Sub-Division, PHE Dte. (Mouza- DURGABATI)</t>
+  </si>
+  <si>
+    <t>ORD/000768/2022-2023</t>
+  </si>
+  <si>
+    <t>503/BSD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI GOSWAMI</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring of Tube Well No- 01 &amp; 02 at Augmentation Kaity [Block ¿Raina-II] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000918/2022-2023</t>
   </si>
   <si>
     <t>1082/CMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>JOYGURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Pump House cum chlorine room without sanitary and water supply arrangement at Tube Well Site to departmental drawing no-PHE/BD/P.H/DRG/02/DEC-17(Size 3.60 mtr x 3.00 mtr room) for KAITY its Adjoining Mouza W/S Scheme, Block -Raina-II within Burdwan Sub-Division, PHE Dte. (Mouza- DURGABATI)</t>
-[...19 lines deleted...]
-  <si>
     <t>Installation of Electro-mechanical accessories at Kaity PH-1 (replacement T.W) Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
   </si>
   <si>
     <t>ORD/000993/2023-2024</t>
   </si>
   <si>
     <t>4352/CMD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...22 lines deleted...]
-  <si>
     <t>02 Nos. Quotation for new connection of WBSEDCL of Augmentation of Kaity water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00195/2023-2024</t>
   </si>
   <si>
     <t>302/JJM/23-24</t>
   </si>
   <si>
-    <t>28/06/2023</t>
-[...29 lines deleted...]
-    <t>12/10/2023</t>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Laying Distribution for FHTC work including laying of parallel line for KAITY Piped Water Supply Scheme and its adjoining mouzas within RAINA-II BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001029/2024-2025</t>
+  </si>
+  <si>
+    <t>143/BWD</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S ANAND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Bhanjapur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2025-2026</t>
+  </si>
+  <si>
+    <t>1206/BSD</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>AIRC CONSTRUCTION (OPC) PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Gobindapur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000522/2025-2026</t>
+  </si>
+  <si>
+    <t>1323/BSD</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Maszidpur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte(5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000520/2025-2026</t>
+  </si>
+  <si>
+    <t>1195/BSD</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Nasipur village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000502/2025-2026</t>
+  </si>
+  <si>
+    <t>1204/BSD</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Durgabati village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte(5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000479/2025-2026</t>
+  </si>
+  <si>
+    <t>1228/BSD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
   </si>
   <si>
     <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Kurchigara village of Raina-II Block under Kaity Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte. (5 Nos. Board)</t>
   </si>
   <si>
     <t>ORD/000432/2025-2026</t>
   </si>
   <si>
     <t>1207/BSD</t>
-  </si>
-[...103 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1010,1254 +1010,1254 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.43</v>
+        <v>11.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.42</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.71</v>
+        <v>689.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>688.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3005</v>
+        <v>3.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>11.34</v>
+        <v>10.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.75</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>10.06</v>
+        <v>4.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.33</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>82.75</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>12.31</v>
+        <v>0.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.96</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.16</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>3.61</v>
+        <v>3005</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.85</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.93</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>3.28</v>
+        <v>1.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.28</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>4.26</v>
+        <v>122.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>114.07</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13"/>
-[...6 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>0.37</v>
+        <v>3.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>12.21</v>
+        <v>12.31</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.96</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>689.36</v>
+        <v>3.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>688.91</v>
+        <v>3.28</v>
       </c>
       <c r="R14" s="4">
-        <v>99.93</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="P15" s="4">
-        <v>122.65</v>
+        <v>12.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>114.07</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>0.73</v>
+        <v>309.6</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>0.73</v>
+        <v>19.77</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
         <v>0.73</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P20" s="4">
         <v>0.72</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="P21" s="4">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="P22" s="4">
-        <v>19.77</v>
+        <v>0.73</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="P23" s="4">
-        <v>309.6</v>
+        <v>0.73</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>4213.3</v>