--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -218,177 +218,213 @@
   <si>
     <t>BILL/00931/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-350</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Augmentation of SASINARA ZONE-I Piped Water Supply Scheme with LDS, FHTC, Rising main &amp; Construction of 400 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under Memari-I Block, District:- Purba-Burdwan.</t>
   </si>
   <si>
     <t>ORD/000127/2022-2023</t>
   </si>
   <si>
     <t>2971/BWD</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Construction of switch rooms &amp; Rising main at different TW site for SASINARA (Zone-I) Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000577/2023-2024</t>
   </si>
   <si>
     <t>3725/BWD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>MOTIONMASS TECHNO (OPC) PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Zone- 1 &amp; 2, Tube well No.-3 at Augumentation of SASINARA Water Supply Scheme [BLOCK- MEMARI-I] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>2138/CMD</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Dharmma Simla village of Memari-I Block under Sasinara(Zone-I) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
+  </si>
+  <si>
+    <t>ORD/000443/2025-2026</t>
+  </si>
+  <si>
+    <t>2307/BSD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>RAJ-N-MAHARAJ MANPOWER &amp; SECURITY SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Chaupira village of Memari-I Block under Sasinara (Zone-I) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000495/2025-2026</t>
+  </si>
+  <si>
+    <t>2364/BSD</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Jot Chaitanya village of Memari-I Block under Sasinara(Z-I) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000616/2025-2026</t>
+  </si>
+  <si>
+    <t>2368/BSD</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for SASINARA Z-I W/S Scheme at DEBIPUR Mouza under Memari-I Block and SATGACHIA Z-I W/S Scheme at BEGUNIA Mouza under Memari-II Block within Burdwan Sub-Division, PHE Dte. [For 02 Nos. Tube well].</t>
+  </si>
+  <si>
+    <t>ORD/000192/2023-2024</t>
+  </si>
+  <si>
+    <t>2687/BWD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
     <t>Replacement of Tube-well &amp; Rising main at HEAD TW SITE for Aug. of BAGILA, SASINARA ZONE-I, SASINARA ZONE-II, Piped Water Supply Scheme within MEMARI-I Block under Burdwan Division, PHE. Dte. District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000974/2023-2024</t>
   </si>
   <si>
     <t>027/BWD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
     <t>KOUSIK MALLICK</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...83 lines deleted...]
-    <t>2368/BSD</t>
+    <t>Construction of boundary wall at 1st Tube well site for SASINARA ZONE- III PWSS under MEMARI - I Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>3706/BWD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>S.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -938,54 +974,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1400,54 +1436,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>658.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>491.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>74.6</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1498,424 +1534,546 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>38.87</v>
+        <v>309.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>309.6</v>
+        <v>24.63</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>24.63</v>
+        <v>0.72</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.53</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>46.82</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>0.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="P17" s="4">
         <v>0.72</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I18" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J18" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.72</v>
+        <v>26.48</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P19" s="4">
+        <v>38.87</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>90</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P20" s="4">
+        <v>10.59</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>4166.57</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>