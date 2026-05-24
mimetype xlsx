--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,107 +206,68 @@
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>MS MOLLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection at Sasinara W/S (Aug) Z-1, TW-3.</t>
   </si>
   <si>
     <t>BILL/00931/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-350</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Augmentation of SASINARA ZONE-I Piped Water Supply Scheme with LDS, FHTC, Rising main &amp; Construction of 400 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under Memari-I Block, District:- Purba-Burdwan.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of switch rooms &amp; Rising main at different TW site for SASINARA (Zone-I) Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000577/2023-2024</t>
   </si>
   <si>
     <t>3725/BWD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>MOTIONMASS TECHNO (OPC) PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Zone- 1 &amp; 2, Tube well No.-3 at Augumentation of SASINARA Water Supply Scheme [BLOCK- MEMARI-I] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000035/2024-2025</t>
   </si>
   <si>
     <t>2138/CMD</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>C.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Dharmma Simla village of Memari-I Block under Sasinara(Zone-I) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
@@ -381,50 +342,68 @@
     <t>03/01/2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
     <t>KOUSIK MALLICK</t>
   </si>
   <si>
     <t>Construction of boundary wall at 1st Tube well site for SASINARA ZONE- III PWSS under MEMARI - I Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000709/2024-2025</t>
   </si>
   <si>
     <t>3706/BWD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>S.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Balance Functional Household Tap Connection (1057 Nos FHTC) from existing distribution system within the command area of SASINARA ZONE-I Piped Water Supply Scheme at (Chhotodhama, Debipur, Dharmasimla, Purnagram, Jotchaitanya, Chaupira, Gouripur, Poltara) Mouza, Construction of boundary wall at head work site, 2nd T/W &amp; 3rd T/W site under MEMARI-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>2176/BWD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>AMIT KUMAR ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -974,54 +953,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1433,647 +1412,586 @@
       <c r="H11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>658.71</v>
+        <v>9.03</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>9.03</v>
+        <v>24.63</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.53</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>46.82</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>24.63</v>
+        <v>0.72</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
         <v>0.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I16" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J16" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>0.72</v>
+        <v>26.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>12.12</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>45.76</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="I17" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.72</v>
+        <v>38.87</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>26.48</v>
+        <v>10.59</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>38.87</v>
+        <v>71.85</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>15.17</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>21.12</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>3270.11</v>
+      </c>
+      <c r="P20" s="8">
+        <v>41.82</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>1.28</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>