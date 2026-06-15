--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,86 @@
     <t>28/10/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>S.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Balance Functional Household Tap Connection (1057 Nos FHTC) from existing distribution system within the command area of SASINARA ZONE-I Piped Water Supply Scheme at (Chhotodhama, Debipur, Dharmasimla, Purnagram, Jotchaitanya, Chaupira, Gouripur, Poltara) Mouza, Construction of boundary wall at head work site, 2nd T/W &amp; 3rd T/W site under MEMARI-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000158/2024-2025</t>
   </si>
   <si>
     <t>2176/BWD</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>AMIT KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Augmentation of SASINARA ZONE-I Piped Water Supply Scheme with LDS, FHTC, Rising main &amp; Construction of 400 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under Memari-I Block, District:- Purba-Burdwan.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2022-2023</t>
+  </si>
+  <si>
+    <t>2971/BWD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1911,87 +1947,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>71.85</v>
       </c>
       <c r="Q19" s="4">
         <v>15.17</v>
       </c>
       <c r="R19" s="4">
         <v>21.12</v>
       </c>
       <c r="S19" s="4">
         <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P20" s="4">
+        <v>658.71</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>491.42</v>
+      </c>
+      <c r="R20" s="4">
+        <v>74.6</v>
+      </c>
+      <c r="S20" s="4">
+        <v>70</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P21" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>85</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>4238.42</v>
+      </c>
+      <c r="P22" s="8">
+        <v>533.24</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>12.58</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>