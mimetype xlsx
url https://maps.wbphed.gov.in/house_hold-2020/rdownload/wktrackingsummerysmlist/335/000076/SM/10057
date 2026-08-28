--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,357 +89,357 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED SASINARA ZONE I PWSS TO ACCOMMODATE FHTC IN MEMARI-I BLOCK UNDER BURDWAN SUB DIVISION OF BURDWAN DIVISION IN PURBA BARDHAMAN DISTRICT</t>
   </si>
   <si>
     <t>SM/10057</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of SASINARA ZONE-I Piped Water Supply Scheme with LDS, FHTC, Rising main &amp; Construction of 400 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under Memari-I Block, District:- Purba-Burdwan.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000127/2022-2023</t>
+  </si>
+  <si>
+    <t>2971/BWD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
+  </si>
+  <si>
     <t>Route Survey &amp; Preparation of DPR for Sasinara (Zone-I) W/S Scheme under Memari-I Block under Burdwan Sub-Division under Burdwan Division PHE Dte. Sl No.3</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000511/2021-2022</t>
   </si>
   <si>
     <t>178/BSD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000154/2021-2022</t>
+  </si>
+  <si>
+    <t>1246/BWD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000226/2021-2022</t>
+  </si>
+  <si>
+    <t>1554/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000174/2021-2022</t>
+  </si>
+  <si>
+    <t>1333/BWD</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000043/2022-2023</t>
+  </si>
+  <si>
+    <t>4853/BWD</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001578/2021-2022</t>
   </si>
   <si>
     <t>1207/DW</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...38 lines deleted...]
-    <t>20/10/2022</t>
+    <t>Construction of switch rooms &amp; Rising main at different TW site for SASINARA (Zone-I) Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000577/2023-2024</t>
+  </si>
+  <si>
+    <t>3725/BWD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>MOTIONMASS TECHNO (OPC) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for SASINARA Z-I W/S Scheme at DEBIPUR Mouza under Memari-I Block and SATGACHIA Z-I W/S Scheme at BEGUNIA Mouza under Memari-II Block within Burdwan Sub-Division, PHE Dte. [For 02 Nos. Tube well].</t>
+  </si>
+  <si>
+    <t>ORD/000192/2023-2024</t>
+  </si>
+  <si>
+    <t>2687/BWD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Restoration of Pump House at Head Work site of SASINARA ZONE-I Piped water supply scheme at Memari-I Block under Burdwan Division, Dist.-Purba Bardhaman.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000182/2024-2025</t>
   </si>
   <si>
     <t>1004/BSD</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>MS MOLLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Zone- 1 &amp; 2, Tube well No.-3 at Augumentation of SASINARA Water Supply Scheme [BLOCK- MEMARI-I] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>2138/CMD</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Replacement of Tube-well &amp; Rising main at HEAD TW SITE for Aug. of BAGILA, SASINARA ZONE-I, SASINARA ZONE-II, Piped Water Supply Scheme within MEMARI-I Block under Burdwan Division, PHE. Dte. District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000974/2023-2024</t>
+  </si>
+  <si>
+    <t>027/BWD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>03/03/2024</t>
+  </si>
+  <si>
+    <t>KOUSIK MALLICK</t>
+  </si>
+  <si>
+    <t>Providing Balance Functional Household Tap Connection (1057 Nos FHTC) from existing distribution system within the command area of SASINARA ZONE-I Piped Water Supply Scheme at (Chhotodhama, Debipur, Dharmasimla, Purnagram, Jotchaitanya, Chaupira, Gouripur, Poltara) Mouza, Construction of boundary wall at head work site, 2nd T/W &amp; 3rd T/W site under MEMARI-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>2176/BWD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>AMIT KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at 1st Tube well site for SASINARA ZONE- III PWSS under MEMARI - I Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>3706/BWD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>S.M. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Sasinara W/S (Aug) Z-1, TW-3.</t>
   </si>
   <si>
     <t>BILL/00931/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-350</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Construction of switch rooms &amp; Rising main at different TW site for SASINARA (Zone-I) Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Dharmma Simla village of Memari-I Block under Sasinara(Zone-I) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
   </si>
   <si>
     <t>ORD/000443/2025-2026</t>
   </si>
   <si>
     <t>2307/BSD</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>RAJ-N-MAHARAJ MANPOWER &amp; SECURITY SOLUTIONS</t>
   </si>
   <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Chaupira village of Memari-I Block under Sasinara (Zone-I) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. (5 nos Board)</t>
   </si>
   <si>
     <t>ORD/000495/2025-2026</t>
   </si>
   <si>
     <t>2364/BSD</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Jot Chaitanya village of Memari-I Block under Sasinara(Z-I) Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
   </si>
   <si>
     <t>ORD/000616/2025-2026</t>
   </si>
   <si>
     <t>2368/BSD</t>
-  </si>
-[...106 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -969,1143 +969,1143 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.01</v>
+        <v>658.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>3</v>
+        <v>491.42</v>
       </c>
       <c r="R3" s="4">
-        <v>99.76</v>
+        <v>74.6</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3005</v>
+        <v>3.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="P6" s="4">
         <v>0.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
         <v>51.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>13.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>3005</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>7.88</v>
+        <v>9.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>9.03</v>
+        <v>26.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.12</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>45.76</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>24.63</v>
+        <v>309.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.53</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>46.82</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>0.72</v>
+        <v>24.63</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.53</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>46.82</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>38.87</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>90</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>26.48</v>
+        <v>71.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>12.12</v>
+        <v>15.17</v>
       </c>
       <c r="R16" s="4">
-        <v>45.76</v>
+        <v>21.12</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>10.59</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>10.59</v>
+        <v>7.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>71.85</v>
+        <v>0.72</v>
       </c>
       <c r="Q19" s="4">
-        <v>15.17</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>21.12</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>658.71</v>
+        <v>0.72</v>
       </c>
       <c r="Q20" s="4">
-        <v>491.42</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>74.6</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="I21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="P21" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>4238.42</v>