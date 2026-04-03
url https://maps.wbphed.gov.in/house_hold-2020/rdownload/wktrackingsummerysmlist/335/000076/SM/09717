--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,77 +297,50 @@
     <t>30/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for load enhancement of Kaigram water supply scheme for P.H.-1 &amp; 2 under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00549/2024-2025</t>
   </si>
   <si>
     <t>732/JJM</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection (Load enhancement) at Kaigram PWSS PH-1.</t>
   </si>
   <si>
     <t>BILL/00462/2024-2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>1249/BWD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -917,54 +890,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.66</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1236,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>291.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>234.3</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>80.41</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1324,54 +1297,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>14.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.92</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1385,54 +1358,54 @@
       <c r="I11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>20.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>19.89</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>97.29</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1446,54 +1419,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>4.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.56</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1507,54 +1480,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>1.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.27</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.32</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1688,209 +1661,87 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P16" s="4">
         <v>2.53</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>3403.24</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>