--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,104 @@
     <t>30/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for load enhancement of Kaigram water supply scheme for P.H.-1 &amp; 2 under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00549/2024-2025</t>
   </si>
   <si>
     <t>732/JJM</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection (Load enhancement) at Kaigram PWSS PH-1.</t>
   </si>
   <si>
     <t>BILL/00462/2024-2025</t>
+  </si>
+  <si>
+    <t>WSork Order for "-Construction of Toilet (1.8 m x 1.8 m) with saitary arrangement in connection with Augmentation of Kaigram pwss (09717) pwss under Kalna sub division under Burdwan Division. [2 units]."</t>
+  </si>
+  <si>
+    <t>ORD/000719/2024-2025</t>
+  </si>
+  <si>
+    <t>1596/KSD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
+    <t>Work order for "Protection works for 150 mm dia DI Rising main and to protect Boundary wall at Head works site by UC bullah in connection with Augmentation Kaigram pwss(SM/09717) under Kalna Sub-Division under Burdwan Division P.H.E. Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000931/2024-2025</t>
+  </si>
+  <si>
+    <t>1922/KSD</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>UNIQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing of balance FHTC and other allied works at Brahmapur Mouza under the command area of Kaigram Piped Water Supply Scheme (SM/09717) in order to declare Sajalgram under Mamudpur GP-II under Manteshwar Block under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2025-2026</t>
+  </si>
+  <si>
+    <t>1251/BWD</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -890,54 +944,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1236,54 +1290,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>291.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>234.3</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>80.41</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1297,54 +1351,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>14.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1412,54 @@
       <c r="I11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>20.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>19.89</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.29</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1419,54 +1473,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>4.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.56</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1480,54 +1534,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>1.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.27</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1661,87 +1715,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P16" s="4">
         <v>2.53</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.91</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.42</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P19" s="4">
+        <v>19.21</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>3431.78</v>
+      </c>
+      <c r="P20" s="8">
+        <v>276.61</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>8.06</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>