--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,71 @@
     <t>02/12/2024</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>UNIQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing of balance FHTC and other allied works at Brahmapur Mouza under the command area of Kaigram Piped Water Supply Scheme (SM/09717) in order to declare Sajalgram under Mamudpur GP-II under Manteshwar Block under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>1251/BWD</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>MONDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing of balance FHTC and other allied works at Kaigram Mouza under the command area of Kaigram Piped Water Supply Scheme (SM/09717) in order to declare Sajalgram under Mamudpur GP-II under Manteshwar Block under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2025-2026</t>
+  </si>
+  <si>
+    <t>1247/BWD</t>
+  </si>
+  <si>
+    <t>Providing of balance FHTC and other allied works at Rautgram Mouza under the command area of Kaigram Piped Water Supply Scheme (SM/09717) in order to declare Sajalgram under Mamudpur GP-II under Manteshwar Block under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2025-2026</t>
+  </si>
+  <si>
+    <t>1249/BWD</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1898,87 +1919,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P19" s="4">
         <v>19.21</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P20" s="4">
+        <v>18.95</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>80</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P21" s="4">
+        <v>28.94</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>50</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>3479.67</v>
+      </c>
+      <c r="P22" s="8">
+        <v>276.61</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>7.95</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>