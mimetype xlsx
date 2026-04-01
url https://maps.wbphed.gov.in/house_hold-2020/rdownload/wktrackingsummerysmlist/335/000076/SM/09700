--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,92 @@
     <t>Providing Functional Household Tap Connection (FHTC)from distribution system within the command area of Barobelun water supply scheme at Baneswarpur village under JJM under Bhatar Block in Purba Bardhanan District undrer Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001019/2023-2024</t>
   </si>
   <si>
     <t>130/DSD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>23/03/2024</t>
   </si>
   <si>
     <t>JAMALUDDIN SK</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC)from distribution system within the command area of Barobelun water supply scheme at Khulla village under JJM under Bhatar Block in Purba Bardhanan District undrer Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001020/2023-2024</t>
   </si>
   <si>
     <t>131/DSD</t>
+  </si>
+  <si>
+    <t>Land development and beautification with plant and Construction of connecting road from Gate to Pumphouse, OHR at 1st tubewell site of Barobelun Water Supply Scheme within Durgapur Sub Division Under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000986/2023-2024</t>
+  </si>
+  <si>
+    <t>42/DSD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>MUNSHI JAVEDUR JAMAN</t>
+  </si>
+  <si>
+    <t>Beautification of PWSS with Arboriculture, Recharge Pit including shaft at Head Works site and anciliary works at 1st &amp; 4th Tubewell site of BARABELUN (Bhatar Block) P.W.S.S under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE,Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000367/2024-2025</t>
+  </si>
+  <si>
+    <t>238/RWS</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1948,87 +1990,209 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P20" s="4">
         <v>1.81</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P21" s="4">
+        <v>4.82</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>72</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>3672.6</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>