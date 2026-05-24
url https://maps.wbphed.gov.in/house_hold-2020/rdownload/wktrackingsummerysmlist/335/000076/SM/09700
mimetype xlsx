--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -390,50 +390,68 @@
     <t>MUNSHI JAVEDUR JAMAN</t>
   </si>
   <si>
     <t>Beautification of PWSS with Arboriculture, Recharge Pit including shaft at Head Works site and anciliary works at 1st &amp; 4th Tubewell site of BARABELUN (Bhatar Block) P.W.S.S under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE,Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000367/2024-2025</t>
   </si>
   <si>
     <t>238/RWS</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line at Baneswarpur near Barabelun Bazar under Barabelun PWSS within ,Durgapur (Burdwan North) Sub-Division under Burdwan Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001304/2024-2025</t>
+  </si>
+  <si>
+    <t>383/DSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -983,54 +1001,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>22.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.4</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1060,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1215,54 +1233,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>10.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1292,54 @@
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>406.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>385.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.74</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1335,54 +1353,54 @@
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>11.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.14</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.79</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1394,54 +1412,54 @@
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>14.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1915,54 +1933,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P19" s="4">
         <v>3.02</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1976,54 +1994,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P20" s="4">
         <v>1.81</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.26</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>69.66</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2037,54 +2055,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P21" s="4">
         <v>4.82</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S21" s="4">
         <v>72</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2112,87 +2130,148 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P22" s="4">
         <v>0.97</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>3673.39</v>
+      </c>
+      <c r="P24" s="8">
+        <v>437</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>11.9</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>