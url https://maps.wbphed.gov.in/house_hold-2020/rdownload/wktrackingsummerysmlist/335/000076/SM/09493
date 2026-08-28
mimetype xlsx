--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,219 +89,219 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based RAINA PWSS to accommodate FHTC in Raina-I block under Burdwan Sub Division of Burdwan Division in Purba Bardhaman District</t>
   </si>
   <si>
     <t>SM/09493</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of RAINA Piped Water Supply Scheme with LDS, FHTC, Rising Main &amp; Construction of 300 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil test under Raina ¿ I Block, District - Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000600/2021-2022</t>
+  </si>
+  <si>
+    <t>1475/BWD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>RANADHIR SINHA</t>
+  </si>
+  <si>
     <t>Route Survey &amp; Preparation of DPR for Raina W/S Scheme under Raina-I Block under Burdwan Sub-Division under Burdwan Division PHE Dte. Sl No.12.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000501/2021-2022</t>
   </si>
   <si>
     <t>187/BSD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Laying Distribution of 160 mm dia HDPE pipeline for Augmentation of RAINA Piped Water Supply Scheme AT NODE 138 to 135, 135 to 119, 119 to 114, 114 to 110 to 105, 105 to 93 within Burdwan Sub-Division under Burdwan Division, PHE Dte. Gr.B.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>1404/BSD</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>Supply of 100 mm dia C.I. Sluice valve (P.N.-I) of Augmentation of Raina water supply scheme of Raina-I under Burdwan sub division, PHE Dte. Gr.C.</t>
+  </si>
+  <si>
+    <t>ORD/000572/2022-2023</t>
+  </si>
+  <si>
+    <t>1851/BSD</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>05/11/2022</t>
+  </si>
+  <si>
+    <t>SINHA BROTHERS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000060/2021-2022</t>
+  </si>
+  <si>
+    <t>559/BWD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000095/2021-2022</t>
+  </si>
+  <si>
+    <t>932/BWD</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000217/2021-2022</t>
+  </si>
+  <si>
+    <t>1540/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001578/2021-2022</t>
+  </si>
+  <si>
+    <t>1207/DW</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
     <t>Quotation for shifting of 11 KV Raina Local Feeder at Raina PHE under Burdwan South Division, WBSEDCL.[Ref ID-860249099, App ID-100000061079, dt.-22/09/2022]</t>
   </si>
   <si>
     <t>VCH/000558/2022-2023</t>
   </si>
   <si>
     <t>675/DW/22-23</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
-[...47 lines deleted...]
-    <t>SINHA BROTHERS</t>
+    <t>Restoration work at various location at Thanar Danga to Nandipara Kalitala via.Ranapara and Raina Co-Operative Society of Augmentation of Raina Water Supply Scheme at Raina-I Block within under Burdwan Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2023-2024</t>
+  </si>
+  <si>
+    <t>1004/BSD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>SOUMYAVASH DAS</t>
   </si>
   <si>
     <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for Aug. of RAINA W/S Scheme (H.W SITE) under Raina-I Block within Burdwan Sub-Division, PHE Dte. [For 01 No. Tube well].</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000190/2023-2024</t>
   </si>
   <si>
     <t>2697/BWD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>08/07/2023</t>
-  </si>
-[...64 lines deleted...]
-    <t>14/03/2023</t>
   </si>
   <si>
     <t>Quotation for new service connection of Augmentation of Raina water supply scheme.[REF ID-503550762][TW-3]</t>
   </si>
   <si>
     <t>BILL/01691/2023-2024</t>
   </si>
   <si>
     <t>1367/JJM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -843,751 +843,751 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.72</v>
+        <v>319.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>251.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.94</v>
+        <v>2.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>3005</v>
+        <v>4.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.06</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.77</v>
+        <v>0.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.47</v>
+        <v>12.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>13.2</v>
+        <v>23.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>0.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>12.84</v>
+        <v>3005</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>23.01</v>
+        <v>4.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.37</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>319.21</v>
+        <v>13.2</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.37</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>86.15</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="P14" s="4">
         <v>3.08</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>3390.54</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>270.97</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>7.99</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>