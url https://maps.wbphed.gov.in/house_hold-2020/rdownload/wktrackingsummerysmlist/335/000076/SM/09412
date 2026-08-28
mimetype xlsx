--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -89,147 +89,147 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based SINGI PWSS to accommodate FHTC in Katwa-II block under Katwa Sub Division of Burdwan Division in Purba Bardhaman District</t>
   </si>
   <si>
     <t>SM/09412</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Laying Distribution and Rising main Network and Construction of 250 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir including Soil Investigation and pipe connection with cost of pipes, specials and Providing Functional Household Tap Connection (FHTC) from distribution system within the command area of SINGHI Piped Water Supply Scheme under JAL SWAPNA MISSION under Katwa II Block in Purba Bardhaman District under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000020/2022-2023</t>
+  </si>
+  <si>
+    <t>2014/BWD</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>SATYANARAYAN ENGINEERS CO. OP. SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Route Survey and preparation of DPR for SINGHI PWSS under Katwa -II Block under Katwa Sub-Division under Burdwan Division PHE Dte. [Sl No-03]</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000539/2021-2022</t>
   </si>
   <si>
     <t>54/KTS</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000150/2021-2022</t>
+  </si>
+  <si>
+    <t>1239/BWD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000050/2021-2022</t>
+  </si>
+  <si>
+    <t>566/BWD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000158/2021-2022</t>
+  </si>
+  <si>
+    <t>1318/BWD</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000200/2021-2022</t>
+  </si>
+  <si>
+    <t>1523/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001578/2021-2022</t>
   </si>
   <si>
     <t>1207/DW</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
-  </si>
-[...61 lines deleted...]
-    <t>SATYANARAYAN ENGINEERS CO. OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,454 +759,454 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.81</v>
+        <v>465.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>324.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.74</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3005</v>
+        <v>2.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="P6" s="4">
         <v>22.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
         <v>23.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>0.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>465.17</v>
+        <v>3005</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>3523.35</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>327.22</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>9.29</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>