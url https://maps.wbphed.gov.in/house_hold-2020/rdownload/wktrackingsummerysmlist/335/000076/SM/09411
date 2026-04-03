--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -374,78 +374,81 @@
   <si>
     <t>ORD/000671/2023-2024</t>
   </si>
   <si>
     <t>1334/KSD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Work Order for "Additional work in connection with renovation of Pump house and laboratory building of Ganganandapur piped water supply scheme in connection with Augmentation of Ganganandapur Piped Water Supply Scheme under Burdwan Division, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>319/KSD</t>
   </si>
   <si>
-    <t>Laying of rising main along with crossing of pipeline by HDD/Jack pushing method with other allied work in connection with augmentation of Ganganandapur PWSS (SM/09411) &amp; Rajapur PWSS (SM/ 14021), Purbasthali-I block under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Augmentation of GANGANANDAPUR Piped Water Supply Scheme with LDS, FHTC, Rising Main, Construction of 300 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil investigation &amp; construction of pump house ( 3.60mx 3.0m) &amp; boundary wall at new TW site under Purbasthali ¿ I Block, District - Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000019/2022-2023</t>
   </si>
   <si>
     <t>2013/BWD</t>
   </si>
   <si>
     <t>18/04/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Work Order for " Renovation of boundary wall in connection with Augmentation of Ganganandapur Water Supply Scheme (SM/09411) within Kalna Sub-Division under Burdwan Division, PHE Dte. (Length - 170 Mtr). - 2 Nos".</t>
+  </si>
+  <si>
+    <t>ORD/000801/2024-2025</t>
+  </si>
+  <si>
+    <t>1778/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>UNIQUE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -995,54 +998,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>72.03</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1054,54 +1057,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.82</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.34</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1170,54 +1173,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>9.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.47</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>94.03</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1286,54 +1289,54 @@
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>12.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.2</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1689,54 +1692,54 @@
       <c r="I15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>10.98</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.45</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.11</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1750,54 +1753,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>76.57</v>
       </c>
       <c r="Q16" s="4">
-        <v>76.42</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1811,54 +1814,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>38</v>
       </c>
       <c r="Q17" s="4">
-        <v>16.76</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>44.1</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1872,54 +1875,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P18" s="4">
         <v>4.31</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.24</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>98.46</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2052,152 +2055,152 @@
       <c r="H21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P21" s="4">
-        <v>81.34</v>
+        <v>421.4</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="P22" s="4">
-        <v>421.4</v>
+        <v>4.55</v>
       </c>
       <c r="Q22" s="4">
-        <v>377.79</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>89.65</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
-        <v>3816.74</v>
+        <v>3739.94</v>
       </c>
       <c r="P23" s="8">
-        <v>501.02</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="8">
-        <v>13.13</v>
+        <v>0</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>