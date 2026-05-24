--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -365,90 +365,114 @@
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>Work Order for "Supervision and extend support to NABL recognised Water Quality Testing Block level Laboratory under The Assistant Engineer, Kalna Sub- Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation,Calibration for on-site survelliance by NABL (as per NABL 139) for a period of one month from the date of commencement. (Name of SDL : Ganganandapur Sub District Water Testing Laboratory under Kalna Sub Division)".</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE,JUNIOR ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000671/2023-2024</t>
   </si>
   <si>
     <t>1334/KSD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
-    <t>Work Order for "Additional work in connection with renovation of Pump house and laboratory building of Ganganandapur piped water supply scheme in connection with Augmentation of Ganganandapur Piped Water Supply Scheme under Burdwan Division, PHE Dte."</t>
-[...7 lines deleted...]
-  <si>
     <t>Augmentation of GANGANANDAPUR Piped Water Supply Scheme with LDS, FHTC, Rising Main, Construction of 300 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil investigation &amp; construction of pump house ( 3.60mx 3.0m) &amp; boundary wall at new TW site under Purbasthali ¿ I Block, District - Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000019/2022-2023</t>
   </si>
   <si>
     <t>2013/BWD</t>
   </si>
   <si>
     <t>18/04/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Work Order for " Renovation of boundary wall in connection with Augmentation of Ganganandapur Water Supply Scheme (SM/09411) within Kalna Sub-Division under Burdwan Division, PHE Dte. (Length - 170 Mtr). - 2 Nos".</t>
   </si>
   <si>
     <t>ORD/000801/2024-2025</t>
   </si>
   <si>
     <t>1778/KSD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>UNIQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Renovation of Pump House in connection with Augmentation of Ganganandapur piped Water supply (SM/09411) Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte. (2 Nos Pump House Repairing)</t>
+  </si>
+  <si>
+    <t>ORD/000748/2024-2025</t>
+  </si>
+  <si>
+    <t>3748/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>Work order for "Construction of Toilet (1.8 m x 1.8 m) with saitary arrangement along with other allied works at PH No-3 of Ganganandapur pwss (SM/09411) under Kalna sub division under Burdwan Division.".</t>
+  </si>
+  <si>
+    <t>ORD/001321/2024-2025</t>
+  </si>
+  <si>
+    <t>303/KSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>DUTTA CONSTRUCTION &amp; CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,51 +861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -998,54 +1022,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>72.03</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1057,54 +1081,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1173,54 +1197,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>9.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.03</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1289,54 +1313,54 @@
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>12.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1692,54 +1716,54 @@
       <c r="I15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>10.98</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.45</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.11</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1753,54 +1777,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>76.57</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>76.42</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S16" s="4">
         <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1814,54 +1838,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>38</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>16.76</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>44.1</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1875,54 +1899,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P18" s="4">
         <v>4.31</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1985,235 +2009,296 @@
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="P20" s="4">
-        <v>3.83</v>
+        <v>421.4</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>377.79</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>89.65</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="P21" s="4">
-        <v>421.4</v>
+        <v>4.55</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="P22" s="4">
-        <v>4.55</v>
+        <v>9.7</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P23" s="4">
+        <v>2.45</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>3748.27</v>
+      </c>
+      <c r="P24" s="8">
+        <v>501.27</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>13.37</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>