--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -365,114 +365,138 @@
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>Work Order for "Supervision and extend support to NABL recognised Water Quality Testing Block level Laboratory under The Assistant Engineer, Kalna Sub- Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation,Calibration for on-site survelliance by NABL (as per NABL 139) for a period of one month from the date of commencement. (Name of SDL : Ganganandapur Sub District Water Testing Laboratory under Kalna Sub Division)".</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE,JUNIOR ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000671/2023-2024</t>
   </si>
   <si>
     <t>1334/KSD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
+    <t>Work Order for " Renovation of boundary wall in connection with Augmentation of Ganganandapur Water Supply Scheme (SM/09411) within Kalna Sub-Division under Burdwan Division, PHE Dte. (Length - 170 Mtr). - 2 Nos".</t>
+  </si>
+  <si>
+    <t>ORD/000801/2024-2025</t>
+  </si>
+  <si>
+    <t>1778/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>UNIQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Renovation of Pump House in connection with Augmentation of Ganganandapur piped Water supply (SM/09411) Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte. (2 Nos Pump House Repairing)</t>
+  </si>
+  <si>
+    <t>ORD/000748/2024-2025</t>
+  </si>
+  <si>
+    <t>3748/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>Work order for "Construction of Toilet (1.8 m x 1.8 m) with saitary arrangement along with other allied works at PH No-3 of Ganganandapur pwss (SM/09411) under Kalna sub division under Burdwan Division.".</t>
+  </si>
+  <si>
+    <t>ORD/001321/2024-2025</t>
+  </si>
+  <si>
+    <t>303/KSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>DUTTA CONSTRUCTION &amp; CONSULTANCY</t>
+  </si>
+  <si>
     <t>Augmentation of GANGANANDAPUR Piped Water Supply Scheme with LDS, FHTC, Rising Main, Construction of 300 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil investigation &amp; construction of pump house ( 3.60mx 3.0m) &amp; boundary wall at new TW site under Purbasthali ¿ I Block, District - Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000019/2022-2023</t>
   </si>
   <si>
     <t>2013/BWD</t>
   </si>
   <si>
     <t>18/04/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
-    <t>Work Order for " Renovation of boundary wall in connection with Augmentation of Ganganandapur Water Supply Scheme (SM/09411) within Kalna Sub-Division under Burdwan Division, PHE Dte. (Length - 170 Mtr). - 2 Nos".</t>
-[...47 lines deleted...]
-    <t>DUTTA CONSTRUCTION &amp; CONSULTANCY</t>
+    <t>Work Order for "Additional work in connection with renovation of Pump house and laboratory building of Ganganandapur piped water supply scheme in connection with Augmentation of Ganganandapur Piped Water Supply Scheme under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>319/KSD</t>
+  </si>
+  <si>
+    <t>Laying of rising main along with crossing of pipeline by HDD/Jack pushing method with other allied work in connection with augmentation of Ganganandapur PWSS (SM/09411) &amp; Rajapur PWSS (SM/ 14021), Purbasthali-I block under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>2710/BWD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2015,121 +2039,121 @@
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="P20" s="4">
-        <v>421.4</v>
+        <v>4.55</v>
       </c>
       <c r="Q20" s="4">
-        <v>377.79</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>89.65</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>31</v>
       </c>
       <c r="P21" s="4">
-        <v>4.55</v>
+        <v>9.7</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2137,168 +2161,290 @@
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="P22" s="4">
-        <v>9.7</v>
+        <v>2.45</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>2.61</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="P23" s="4">
-        <v>2.45</v>
+        <v>421.4</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>377.79</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>89.65</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P24" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P25" s="4">
+        <v>81.34</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>60</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>3833.43</v>
+      </c>
+      <c r="P26" s="8">
+        <v>501.27</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>13.08</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>