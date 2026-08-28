--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,414 +89,414 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Augmentation of Ganganandapur PWSS for providing FHTC.</t>
   </si>
   <si>
     <t>SM/09411</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of additional 250 X 150mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for GANGANANDAPUR Piped Water Supply Scheme, Block - Purbasthali - I, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000070/2022-2023</t>
+  </si>
+  <si>
+    <t>2424/BWD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
     <t>Interconnection of rising main from 2nd Tube Well site and renovation of boundary wall and pump house at 2nd Tube Well Site of Ganganandapur W/S Scheme within Kalna Sub-Division under Burdwan Division , PHE Dte. (Sl No-C)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000449/2021-2022</t>
   </si>
   <si>
     <t>88/KSD</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
     <t>20/02/2022</t>
   </si>
   <si>
     <t>ER CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Preparation of DPR for augmentation of Ganganandapur W/S Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte. (Sl No-E)</t>
   </si>
   <si>
     <t>ORD/000571/2021-2022</t>
   </si>
   <si>
     <t>207/KSD</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
+    <t>Augmentation of GANGANANDAPUR Piped Water Supply Scheme with LDS, FHTC, Rising Main, Construction of 300 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil investigation &amp; construction of pump house ( 3.60mx 3.0m) &amp; boundary wall at new TW site under Purbasthali ¿ I Block, District - Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000019/2022-2023</t>
+  </si>
+  <si>
+    <t>2013/BWD</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Supply and delivery of different dia. CIDF sluice valve for Augmentation of Jahannagar, Ganganandapur, Nowapara &amp; Monteswar Piped Water Supply Scheme within Kalna Sub-Division under Burdwan Division, P.H.E. Dte.[Part ¿ A]</t>
+  </si>
+  <si>
+    <t>ORD/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>3632/BWD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>11/09/2022</t>
+  </si>
+  <si>
+    <t>RAMASISH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000081/2021-2022</t>
+  </si>
+  <si>
+    <t>603/BWD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000036/2021-2022</t>
+  </si>
+  <si>
+    <t>553/BWD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000201/2021-2022</t>
+  </si>
+  <si>
+    <t>1524/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000105/2021-2022</t>
+  </si>
+  <si>
+    <t>952/BWD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000042/2022-2023</t>
+  </si>
+  <si>
+    <t>4626/BWD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001578/2021-2022</t>
   </si>
   <si>
     <t>1207/DW</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Sinking of additional 250 X 150mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for GANGANANDAPUR Piped Water Supply Scheme, Block - Purbasthali - I, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S SYCHROTECH INDUSTRY</t>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 at Augumentation of Ganganandapur Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>2562/CMD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>SUDIPTA GHOSH</t>
+  </si>
+  <si>
+    <t>Work Order for "Supervision and extend support to NABL recognised Water Quality Testing Block level Laboratory under The Assistant Engineer, Kalna Sub- Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation,Calibration for on-site survelliance by NABL (as per NABL 139) for a period of one month from the date of commencement. (Name of SDL : Ganganandapur Sub District Water Testing Laboratory under Kalna Sub Division)".</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE,JUNIOR ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000671/2023-2024</t>
+  </si>
+  <si>
+    <t>1334/KSD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Construction of Pump House cum switch room (5.40 mtr x 3.60 mtr) with sanitary arrangement (as per drawing no. PHE/SE/CC/PH/DWG-01/2022-2023) at GANGANANDAPUR Water Supply Scheme within Kalna Sub-Divn. under Burdwan Division, PHE Dte. Dist.-Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000708/2023-2024</t>
   </si>
   <si>
     <t>4481/BWD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>LOKNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply and delivery of different dia. CIDF sluice valve for Augmentation of Jahannagar, Ganganandapur, Nowapara &amp; Monteswar Piped Water Supply Scheme within Kalna Sub-Division under Burdwan Division, P.H.E. Dte.[Part ¿ A]</t>
-[...65 lines deleted...]
-    <t>17/10/2022</t>
+    <t>Additional works to implement the GANGANANDAPUR Piped Water Supply Scheme under Purbasthali-I Block, Dist :- Purba Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000707/2022-2023</t>
+  </si>
+  <si>
+    <t>754/BWD</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for new service connection of Ganganandapur w/s scheme. T.W.-3</t>
   </si>
   <si>
     <t>BILL/00401/2023-2024</t>
   </si>
   <si>
     <t>537/JJM</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...44 lines deleted...]
-    <t>MANASH GHOSH</t>
+    <t>Work Order for " Renovation of Pump house along with laboratory building of Ganganandapur piped water supply scheme in connection with Augmentation of Ganganandapur Piped Water Supply Scheme under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>318/KSD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
+  </si>
+  <si>
+    <t>Work Order for "Additional work in connection with renovation of Pump house and laboratory building of Ganganandapur piped water supply scheme in connection with Augmentation of Ganganandapur Piped Water Supply Scheme under Burdwan Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>319/KSD</t>
+  </si>
+  <si>
+    <t>Laying of rising main along with crossing of pipeline by HDD/Jack pushing method with other allied work in connection with augmentation of Ganganandapur PWSS (SM/09411) &amp; Rajapur PWSS (SM/ 14021), Purbasthali-I block under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>2710/BWD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
+  </si>
+  <si>
+    <t>Work Order for " Renovation of boundary wall in connection with Augmentation of Ganganandapur Water Supply Scheme (SM/09411) within Kalna Sub-Division under Burdwan Division, PHE Dte. (Length - 170 Mtr). - 2 Nos".</t>
+  </si>
+  <si>
+    <t>ORD/000801/2024-2025</t>
+  </si>
+  <si>
+    <t>1778/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>UNIQUE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Renovation of Pump House in connection with Augmentation of Ganganandapur piped Water supply (SM/09411) Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte. (2 Nos Pump House Repairing)</t>
+  </si>
+  <si>
+    <t>ORD/000748/2024-2025</t>
+  </si>
+  <si>
+    <t>3748/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
   </si>
   <si>
     <t>Digital structurization of pipeline alignment and asset evaluation including holistic design, preparation of design drawings of overall LDS &amp; preparation of estimate for 14 Nos. Piped W/S. Schemes under Purbasthali I Block under Kalna Sub-Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000337/2024-2025</t>
   </si>
   <si>
     <t>3017/BWD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Work Order for " Renovation of Pump house along with laboratory building of Ganganandapur piped water supply scheme in connection with Augmentation of Ganganandapur Piped Water Supply Scheme under Burdwan Division, PHE Dte."</t>
-[...67 lines deleted...]
-  <si>
     <t>Work order for "Construction of Toilet (1.8 m x 1.8 m) with saitary arrangement along with other allied works at PH No-3 of Ganganandapur pwss (SM/09411) under Kalna sub division under Burdwan Division.".</t>
   </si>
   <si>
     <t>ORD/001321/2024-2025</t>
   </si>
   <si>
     <t>303/KSD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>DUTTA CONSTRUCTION &amp; CONSULTANCY</t>
-  </si>
-[...37 lines deleted...]
-    <t>16/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1043,1395 +1043,1395 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.2</v>
+        <v>9.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.86</v>
+        <v>8.47</v>
       </c>
       <c r="R3" s="4">
-        <v>72.03</v>
+        <v>94.03</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.84</v>
+        <v>1.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.82</v>
+        <v>0.86</v>
       </c>
       <c r="R4" s="4">
-        <v>99.34</v>
+        <v>72.03</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3005</v>
+        <v>2.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>9.01</v>
+        <v>421.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.47</v>
+        <v>377.79</v>
       </c>
       <c r="R6" s="4">
-        <v>94.03</v>
+        <v>89.65</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>6.31</v>
+        <v>12.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>12.8</v>
+        <v>24.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.2</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>24.12</v>
+        <v>18.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>18.08</v>
+        <v>0.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>0.37</v>
+        <v>74.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>74.99</v>
+        <v>18.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>18.48</v>
+        <v>3005</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>6.6</v>
+        <v>10.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>10.45</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.11</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>10.98</v>
+        <v>0.51</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.45</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.11</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>76.57</v>
+        <v>6.31</v>
       </c>
       <c r="Q16" s="4">
-        <v>76.42</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="P17" s="4">
-        <v>38</v>
+        <v>76.57</v>
       </c>
       <c r="Q17" s="4">
-        <v>16.76</v>
+        <v>76.42</v>
       </c>
       <c r="R17" s="4">
-        <v>44.1</v>
+        <v>99.8</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>4.31</v>
+        <v>6.6</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.24</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>98.46</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>116</v>
+        <v>37</v>
       </c>
       <c r="P19" s="4">
-        <v>0.51</v>
+        <v>4.31</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S19" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="4" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
       <c r="P20" s="4">
-        <v>4.55</v>
+        <v>3.83</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="P21" s="4">
-        <v>9.7</v>
+        <v>81.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>2.61</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>2.45</v>
+        <v>4.55</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="P23" s="4">
-        <v>421.4</v>
+        <v>9.7</v>
       </c>
       <c r="Q23" s="4">
-        <v>377.79</v>
+        <v>0.25</v>
       </c>
       <c r="R23" s="4">
-        <v>89.65</v>
+        <v>2.61</v>
       </c>
       <c r="S23" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>3.83</v>
+        <v>38</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>15.98</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>42.05</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>81.34</v>
+        <v>2.45</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>147</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>3833.43</v>
       </c>
       <c r="P26" s="8">
-        <v>501.27</v>
+        <v>500.49</v>
       </c>
       <c r="Q26" s="8">
-        <v>13.08</v>
+        <v>13.06</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>