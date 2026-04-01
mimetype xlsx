--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,65 +228,50 @@
     <t>1087/JJM</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Augmentation of SAMUDRAGARH Piped Water Supply Scheme with LDS, FHTC, Rising Main, Construction of 450 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil investigation including with construction of boundary wall at Head works site under Purbasthali I Block, District - Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000015/2022-2023</t>
   </si>
   <si>
     <t>1963/BWD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>AZAD ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>JAHAR GHOSH</t>
   </si>
   <si>
     <t>Quotation charges of WBSEDCL of Aug. of Samudragarh PWSS. [Ref. ID-503564676][TW-4]</t>
   </si>
   <si>
     <t>BILL/01690/2023-2024</t>
   </si>
   <si>
     <t>1366/JJM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for load enhancement of Augmentation of Samudragarh w/s scheme for P.H.-3 under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01928/2023-2024</t>
   </si>
   <si>
     <t>1825/JJM</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
@@ -699,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1362,240 +1347,179 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>78.52</v>
+        <v>7.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>7.35</v>
+        <v>0.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>3512.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>