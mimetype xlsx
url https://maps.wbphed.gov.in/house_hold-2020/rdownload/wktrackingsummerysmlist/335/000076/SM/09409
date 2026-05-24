--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -845,54 +845,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -904,54 +904,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1022,54 +1022,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>18.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.62</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1311,54 +1311,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>426.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>262.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>61.63</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1459,54 +1459,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>3512.51</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>285.19</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>