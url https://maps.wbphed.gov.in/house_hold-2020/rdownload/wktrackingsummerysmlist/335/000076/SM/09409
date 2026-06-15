--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,65 @@
     <t>AZAD ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation charges of WBSEDCL of Aug. of Samudragarh PWSS. [Ref. ID-503564676][TW-4]</t>
   </si>
   <si>
     <t>BILL/01690/2023-2024</t>
   </si>
   <si>
     <t>1366/JJM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for load enhancement of Augmentation of Samudragarh w/s scheme for P.H.-3 under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01928/2023-2024</t>
   </si>
   <si>
     <t>1825/JJM</t>
   </si>
   <si>
     <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>Additional work for Sinking of Tube Well, Construction of Pump House, boundary wall, Providing FHTC &amp; additional pipeline of SAMUDRAGARH Water Supply Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000540/2023-2024</t>
+  </si>
+  <si>
+    <t>3660/BWD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>JAHAR GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1439,87 +1454,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P13" s="4">
         <v>0.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P14" s="4">
+        <v>78.52</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>69.6</v>
+      </c>
+      <c r="R14" s="4">
+        <v>88.64</v>
+      </c>
+      <c r="S14" s="4">
+        <v>90</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>3591.03</v>
+      </c>
+      <c r="P15" s="8">
+        <v>354.79</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>9.88</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>