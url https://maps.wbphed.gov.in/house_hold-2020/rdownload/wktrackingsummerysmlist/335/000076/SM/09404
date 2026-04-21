--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -866,54 +866,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -925,54 +925,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.83</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1100,54 +1100,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>666.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>656.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1541,54 +1541,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>3856.94</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>663.83</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>17.21</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>