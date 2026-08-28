--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,234 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based KHANDOGHOSH PWSS to accommodate FHTC in Khandoghosh block under Burdwan Sub Division of Burdwan Division in Purba Bardhaman District</t>
   </si>
   <si>
     <t>SM/09404</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply and delivery of different dia. CIDF sluice valve for Augmentation of KHANDAGHOSH Piped Water Supply Scheme under Burdwan Division, P.H.E. Dte._SL. No. 07</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000618/2021-2022</t>
+  </si>
+  <si>
+    <t>141/AE/HQ</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>26/03/2022</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Augmentation of KHANDAGHOSH Piped Water Supply Scheme with LDS, FHTC, Rising Main, Construction of 600 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil investigation &amp; construction of boundary wall at Head works, 2nd TW &amp; 3rd TW site under Khandaghosh Block, District - Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000017/2022-2023</t>
+  </si>
+  <si>
+    <t>1967/BWD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Dismantling of concrete road for Augmentation of KHANDAGHOSH Pipe water supply scheme (Mouza: Khandaghosh, Lodna, Barisiali, Kapshit, Nabagram, Metedanga) at Khandaghosh Block of Burdwan Sub-Division under Burdwan Division, PHE Dte. Gr.B.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2022-2023</t>
+  </si>
+  <si>
+    <t>1466/BSD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
+  </si>
+  <si>
     <t>Route Survey &amp; Preparation of DPR for Khandaghosh W/S Scheme under Khandaghosh Block under Burdwan Sub-Division under Burdwan Division PHE Dte. Sl No.15.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000504/2021-2022</t>
   </si>
   <si>
     <t>190/BSD</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
-    <t>Dismantling of concrete road for Augmentation of KHANDAGHOSH Pipe water supply scheme (Mouza: Khandaghosh, Lodna, Barisiali, Kapshit, Nabagram, Metedanga) at Khandaghosh Block of Burdwan Sub-Division under Burdwan Division, PHE Dte. Gr.B.</t>
-[...14 lines deleted...]
-    <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000047/2021-2022</t>
+  </si>
+  <si>
+    <t>565/BWD</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000205/2021-2022</t>
+  </si>
+  <si>
+    <t>1528/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000096/2021-2022</t>
+  </si>
+  <si>
+    <t>951/BWD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000015/2022-2023</t>
+  </si>
+  <si>
+    <t>3278/BWD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
   </si>
   <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001578/2021-2022</t>
   </si>
   <si>
     <t>1207/DW</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Supply and delivery of different dia. CIDF sluice valve for Augmentation of KHANDAGHOSH Piped Water Supply Scheme under Burdwan Division, P.H.E. Dte._SL. No. 07</t>
-[...74 lines deleted...]
-    <t>29/07/2022</t>
+    <t>Providing Balance Functional Household Tap Connection (372 nos FHTC) from existing distribution system within the command area of KHANDAGHOSH Piped Water Supply Scheme at (Khandaghosh, Lodna, Metedanga, Nabagram, Kapsit, Barsiali) Mouza under KHANDAGHOSH Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000195/2023-2024</t>
+  </si>
+  <si>
+    <t>2689/BWD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>KAUSHIK RAY</t>
   </si>
   <si>
     <t>Construction of Boundary wall at Head Works Site of Aug. of KHANDAGHOSH Water Supply Scheme under KHANDAGHOSH Block of Burdwan Division, PHE Dte. (Length -210.00 Mtr, Col-80 Nos).</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000534/2023-2024</t>
   </si>
   <si>
     <t>3631/BWD</t>
   </si>
   <si>
     <t>21/08/2023</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>ROY ASSOCIATE</t>
   </si>
   <si>
     <t>Restoration work of hard shoulder at Badulia Khandaghosh Road from 12.00 to 13.00 km (L/S) due to laying of water supply pipeline by PHE Dte. under Sadarghat Highway Sub-Division No.-I of Burdwan South Highway Division, P.W. Roads Dte. in the district of Purba Bardhaman.</t>
   </si>
   <si>
     <t>BILL/00362/2024-2025</t>
   </si>
   <si>
     <t>565/JJM</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BURDWAN SOUTH HIGHWAY DIVISION P.W. (ROADS) DTE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>KAUSHIK RAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,513 +863,513 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.01</v>
+        <v>4.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.01</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.84</v>
+        <v>666.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.69</v>
+        <v>665.97</v>
       </c>
       <c r="R4" s="4">
-        <v>96.83</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3005</v>
+        <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.83</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.52</v>
+        <v>3.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>666.04</v>
+        <v>25.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>656.14</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.51</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>25.72</v>
+        <v>0.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>0.37</v>
+        <v>59.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>59.29</v>
+        <v>34.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>34.57</v>
+        <v>3005</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
@@ -1386,209 +1386,209 @@
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>28.73</v>
+        <v>16.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>70</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>8.12</v>
+        <v>28.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>28.7</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>16.73</v>
+        <v>8.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>3856.94</v>
       </c>
       <c r="P15" s="8">
-        <v>663.83</v>
+        <v>702.36</v>
       </c>
       <c r="Q15" s="8">
-        <v>17.21</v>
+        <v>18.21</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>