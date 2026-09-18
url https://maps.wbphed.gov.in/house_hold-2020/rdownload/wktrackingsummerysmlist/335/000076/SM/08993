--- v2 (2026-06-02)
+++ v3 (2026-09-18)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Drinking water sample collection &amp; testing through Filed Test Kits (FTKs) &amp; uploading charges for the same related to Water Quality Monitoring &amp; Surveillance Programme.</t>
   </si>
   <si>
     <t>SM/08993</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Supply and delivery of portable multi-parameter water quality testing device including training on operation of the device in addition to online entry, management, analysis and reporting of water quality test results in State Water Quality Dashboard and IMIS both for monitoring water safety status of rural drinking water sources of 138 Nos. Gram Panchayats in Purba Bardhaman District of West Bengal under PHE Department. ........ [Excluding Sl. No. 03 in the B.O.Q.]</t>
+  </si>
+  <si>
+    <t>ORD/000364/2021-2022</t>
+  </si>
+  <si>
+    <t>119/BWD</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT LTD.</t>
+  </si>
+  <si>
     <t>Transfer of fund for Field Test Kit (FTK) programme to CMOH, Purba Bardhaman.</t>
   </si>
   <si>
+    <t>VCH/000288/2022-2023</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>DISTRICT HEALTH &amp; FAMILY WELFARE SAMITY</t>
+  </si>
+  <si>
     <t>VCH/000488/2022-2023</t>
   </si>
   <si>
     <t>392/FTK/22-23</t>
   </si>
   <si>
     <t>05/08/2022</t>
-  </si>
-[...25 lines deleted...]
-    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,175 +708,175 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>20</v>
+        <v>20.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>32.11</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="P4" s="4">
         <v>25.8</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>20.46</v>
+        <v>20</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.57</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>32.11</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>