--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -824,54 +824,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>8.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.36</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -885,54 +885,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>96.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>74.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.63</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1037,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>383.42</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>82.7</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>21.57</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>