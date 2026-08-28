--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional House hold Tap Connection (FHTC) by retrofitting at Jotshyam, Jurepar, Kadipur, Medgachi, Muragachha, Naopara, Ramanandapur mouzas within the command area of Manikhar piped Water Supply Scheme at Mangolkote Block under Burdwan Divisio</t>
   </si>
   <si>
     <t>SM/08712</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of MANIKHAR Piped Water Supply Scheme at Kalna-I Block under Burdwan Division, PHE Dte. (Agreement No. 47/2020-2021 OF SE/CC/PHE. DTE.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000113/2020-2021</t>
+  </si>
+  <si>
+    <t>4787/BWD</t>
+  </si>
+  <si>
+    <t>02/12/2020</t>
+  </si>
+  <si>
+    <t>02/03/2021</t>
+  </si>
+  <si>
+    <t>H SAMANTA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000119/2021-2022</t>
+  </si>
+  <si>
+    <t>1112/BWD</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001237/2021-2022</t>
   </si>
   <si>
     <t>1132/DW</t>
   </si>
   <si>
-    <t>26/02/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Sinking of 250 X 150mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) for 2nd TW Site of MANIKHAR &amp; its adjoining mouzas Piped Water Supply Scheme, Block Kalna I, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000704/2022-2023</t>
   </si>
   <si>
     <t>658/BWD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
-  </si>
-[...31 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Digital structurization of pipeline alignment and asset evaluation including holistic design, preparation of design drawings of overall LDS &amp; preparation of estimate for 11 Nos. Piped W/S. Schemes under Kalna I Block under Kalna Sub-Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>3015/BWD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -744,347 +744,347 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>221</v>
+        <v>96.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>74.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.63</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>8.72</v>
+        <v>28.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.14</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>93.36</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>96.04</v>
+        <v>221</v>
       </c>
       <c r="Q5" s="4">
-        <v>74.56</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>77.63</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>28.05</v>
+        <v>8.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.36</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>29.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>383.42</v>
       </c>
       <c r="P8" s="8">
-        <v>82.7</v>
+        <v>90.1</v>
       </c>
       <c r="Q8" s="8">
-        <v>21.57</v>
+        <v>23.5</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>