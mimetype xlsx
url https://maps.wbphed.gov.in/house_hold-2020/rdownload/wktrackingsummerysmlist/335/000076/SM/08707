--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,71 +267,50 @@
     <t>1035/JJM</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Pump House, Boundary walls and Raising Main for Aug. of JAGGESWARDIHI Piped Water Supply Scheme under Mongalkote Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000922/2023-2024</t>
   </si>
   <si>
     <t>5494/BWD</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>PAPRI HAZRA</t>
-  </si>
-[...19 lines deleted...]
-    <t>MD HASIN</t>
   </si>
   <si>
     <t>Providing FHTC (151 Nos.) of the left out house hold at Ichak habitation including Laying of pipe line from the existing Distribution System within the command area of JAGGESWARDIHI Piped Water Supply Scheme at Mangalkote Block under Katwa Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001121/2024-2025</t>
   </si>
   <si>
     <t>495/BWD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>ABDUL HAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -738,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1530,182 +1509,121 @@
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>203.38</v>
+        <v>8.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>129.36</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>