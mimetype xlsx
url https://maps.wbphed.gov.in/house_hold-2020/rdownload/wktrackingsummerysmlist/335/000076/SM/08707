--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -878,54 +878,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>15.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.03</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -998,54 +998,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>6.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.77</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1057,54 +1057,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>58.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.41</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1116,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>1.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1175,54 +1175,54 @@
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>2.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.34</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1234,54 +1234,54 @@
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>13.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>70.48</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1293,54 +1293,54 @@
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>4.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1352,54 +1352,54 @@
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P11" s="4">
         <v>4.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1563,54 +1563,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>129.36</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>56.58</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>43.74</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>