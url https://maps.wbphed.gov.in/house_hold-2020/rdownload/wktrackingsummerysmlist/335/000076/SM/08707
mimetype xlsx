--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,71 @@
     <t>13/12/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>PAPRI HAZRA</t>
   </si>
   <si>
     <t>Providing FHTC (151 Nos.) of the left out house hold at Ichak habitation including Laying of pipe line from the existing Distribution System within the command area of JAGGESWARDIHI Piped Water Supply Scheme at Mangalkote Block under Katwa Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001121/2024-2025</t>
   </si>
   <si>
     <t>495/BWD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>ABDUL HAI</t>
+  </si>
+  <si>
+    <t>Clearing the compound premises of Head Work Site of Jaggeswardihi PWSS under Block- Mongalkote under Katwa Sub-Division within Burdwan Division PHE Dte. (Sl No-01)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001268/2024-2025</t>
+  </si>
+  <si>
+    <t>268/KTS</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>PURBA KANDRA CO. OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,73 +738,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1470,54 +1491,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>10.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>72.93</v>
       </c>
       <c r="S13" s="4">
         <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1543,87 +1564,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>8.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>130.31</v>
+      </c>
+      <c r="P16" s="8">
+        <v>63.96</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>49.08</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>