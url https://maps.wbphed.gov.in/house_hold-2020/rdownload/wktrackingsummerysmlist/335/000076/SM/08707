--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,68 @@
     <t>27/02/2025</t>
   </si>
   <si>
     <t>ABDUL HAI</t>
   </si>
   <si>
     <t>Clearing the compound premises of Head Work Site of Jaggeswardihi PWSS under Block- Mongalkote under Katwa Sub-Division within Burdwan Division PHE Dte. (Sl No-01)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/001268/2024-2025</t>
   </si>
   <si>
     <t>268/KTS</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>PURBA KANDRA CO. OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Balance works for different type of works in connection with Jaggeswardihi PWSS, Deulia PWSS, Kunda PWSS and Gohagram PWSS Under Mongalkote Block within Katwa Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001186/2024-2025</t>
+  </si>
+  <si>
+    <t>593/BWD</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>MD HASIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1625,87 +1643,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>203.38</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>20</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>333.7</v>
+      </c>
+      <c r="P17" s="8">
+        <v>63.96</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>19.17</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>