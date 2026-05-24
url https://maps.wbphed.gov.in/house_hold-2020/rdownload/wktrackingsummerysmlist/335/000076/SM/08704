--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,68 +324,50 @@
     <t>BILL/00740/2024-2025</t>
   </si>
   <si>
     <t>894/JJM</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER (WBSRDA) PURBA BARDHAMAN DIVISION</t>
   </si>
   <si>
     <t>Laying of 150mm DI pipeline for interconnection of 4no tw to distribution line &amp; Kalsi mouza 3rd tw to distribution line for Bagila Piped Water Supply Scheme under memari-I Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>105/BSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>15/02/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>H SAMANTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -935,54 +917,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.86</v>
+        <v>9.71</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -994,54 +976,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>60.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>53.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.26</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1035,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1112,54 +1094,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>4.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.87</v>
+        <v>9.73</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1171,54 +1153,54 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P7" s="4">
         <v>27.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>27.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1289,54 +1271,54 @@
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="4">
         <v>0.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1348,54 +1330,54 @@
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>8.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.61</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1468,54 +1450,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P12" s="4">
         <v>4.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.87</v>
+        <v>9.73</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1529,54 +1511,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>4.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.86</v>
+        <v>9.71</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1590,54 +1572,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.31</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1720,148 +1702,87 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
         <v>1.88</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>138.72</v>
+      </c>
+      <c r="P17" s="8">
+        <v>134.64</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>97.06</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>