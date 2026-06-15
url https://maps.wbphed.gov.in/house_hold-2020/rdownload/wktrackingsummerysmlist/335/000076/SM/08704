--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,92 @@
     <t>BILL/00740/2024-2025</t>
   </si>
   <si>
     <t>894/JJM</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER (WBSRDA) PURBA BARDHAMAN DIVISION</t>
   </si>
   <si>
     <t>Laying of 150mm DI pipeline for interconnection of 4no tw to distribution line &amp; Kalsi mouza 3rd tw to distribution line for Bagila Piped Water Supply Scheme under memari-I Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>105/BSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>Existing dismantled concrete road &amp; construction of S/V Chamber for BAGILA Piped Water Supply Scheme at various mouza under Memari I Block within Burdwan Sub Division under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000692/2025-2026</t>
+  </si>
+  <si>
+    <t>1787/BWD</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>H SAMANTA</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room without toilet room at 4th Tube well site according to departmental drawing no.- PHE/BD/P.H/DRG-01/DCE-2017 for Bagila piped water supply scheme at Sanghatipally under Memari-I Block under Burdwan Sub-Division, PHE Dte within Burdwan Division PHE Dte. Dist- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000043/2025-2026</t>
+  </si>
+  <si>
+    <t>1025/BSD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Balance pipeline work on distribution system for FHTC work for BAGILA Piped Water Supply Scheme at Krishnapur mouza within Memari I Block under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000694/2025-2026</t>
+  </si>
+  <si>
+    <t>1775/BWD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1702,87 +1744,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
         <v>1.88</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P17" s="4">
+        <v>10.64</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.16</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P19" s="4">
+        <v>9.92</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>163.44</v>
+      </c>
+      <c r="P20" s="8">
+        <v>134.64</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>82.38</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>