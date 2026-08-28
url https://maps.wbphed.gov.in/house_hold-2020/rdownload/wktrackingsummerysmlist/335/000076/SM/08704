--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,239 +89,239 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional House hold Tap Connection (FHTC) by retrofitting within the command area of Bagila piped Water Supply Scheme at Memari-I Block under Burdwan Division, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/08704</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection(FHTC) from existing distribution system within the command area of BAGILA Piped Water Supply Scheme at Kiskinda (2 nos Hab), Krishnapur, Talchini &amp; Bagila (Part) Village (Mouza), Memari-I Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2021-2022</t>
+  </si>
+  <si>
+    <t>4659/BWD</t>
+  </si>
+  <si>
+    <t>10/09/2021</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>HAMID SK</t>
+  </si>
+  <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bagila village (Bagila Habitation) of Bagila piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte.(Part-A)[SL NO.-08]</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000745/2020-2021</t>
   </si>
   <si>
     <t>587./BWD</t>
   </si>
   <si>
     <t>25/01/2021</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>PAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection(FHTC) from existing distribution system within the command area of BAGILA Piped Water Supply Scheme at Kiskinda (2 nos Hab), Krishnapur, Talchini &amp; Bagila (Part) Village (Mouza), Memari-I Block under Burdwan Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>HAMID SK</t>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bagila village (Bagila Habitation) of Bagila piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte.(Part-B)[SL NO.-09]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000746/2020-2021</t>
+  </si>
+  <si>
+    <t>585./BWD</t>
+  </si>
+  <si>
+    <t>Sinking of additional tube well 250 x 200 mm dia Tube well 150 mtr depth by D.R. Rig method using upvc pipe (CD) and fibre glass strainer for Bagila piped water supply scheme (2nd tube well site), Block-Memari-I under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001312/2020-2021</t>
+  </si>
+  <si>
+    <t>1494/BWD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>20/03/2021</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bagila village (Bagila habitation) of Bagila Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. (Part - B) [SL. No. : 09]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000042/2021-2022</t>
+  </si>
+  <si>
+    <t>3465/BWD</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>14/07/2021</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bagila village (Bagila habitation) of Bagila Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. (Part - A) [SL. No. : 08]</t>
+  </si>
+  <si>
+    <t>ORD/000034/2021-2022</t>
+  </si>
+  <si>
+    <t>3406/BWD</t>
+  </si>
+  <si>
+    <t>25/06/2021</t>
+  </si>
+  <si>
+    <t>10/07/2021</t>
   </si>
   <si>
     <t>Extension of pipe line for BAGILA Piped Water Supply Scheme at Krishnapur,Baharampur,Kiskindha,Taktipur in Memari-I Block including leftout household water tap connection (FHTC) under Burdwan Division, PHE Dte.Group : A</t>
   </si>
   <si>
     <t>ORD/000102/2022-2023</t>
   </si>
   <si>
     <t>983/BSD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>16/07/2022</t>
   </si>
   <si>
     <t>A R TRADERS</t>
   </si>
   <si>
-    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bagila village (Bagila Habitation) of Bagila piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte.(Part-B)[SL NO.-09]</t>
-[...8 lines deleted...]
-    <t>585./BWD</t>
+    <t>Emergency repaired cleaning of chokage AC Pipeline for (Retrofittins) for BAGILA Piped water supply scheme at Baharampur, Takipur &amp; Kiskinda village for smooth drinking water supply (FHTC) within Memari-I Block under Burdwan Division, PHE Dte. Gr.A</t>
+  </si>
+  <si>
+    <t>ORD/000561/2022-2023</t>
+  </si>
+  <si>
+    <t>1918/BSD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/11/2022</t>
   </si>
   <si>
     <t>Extension of pipeline for BAGILA Water Supply Scheme at (Baharampur, Taktipur, Krishnapur &amp; Kiskinda North East) village within Memari I Block, under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000669/2021-2022</t>
   </si>
   <si>
     <t>1708/BWD</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>24/04/2022</t>
   </si>
   <si>
     <t>Sinking of additional 250 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for BAGILA Piped Water Supply Scheme, Block - Memari - II, Dist - Purba Bardhaman under Burdwan Division, PHE Dte._ 2ND CALL</t>
   </si>
   <si>
     <t>ORD/000257/2022-2023</t>
   </si>
   <si>
     <t>3503/BWD</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>MUNSHI ENTERPRISE</t>
   </si>
   <si>
-    <t>Emergency repaired cleaning of chokage AC Pipeline for (Retrofittins) for BAGILA Piped water supply scheme at Baharampur, Takipur &amp; Kiskinda village for smooth drinking water supply (FHTC) within Memari-I Block under Burdwan Division, PHE Dte. Gr.A</t>
-[...31 lines deleted...]
-  <si>
     <t>Preparation and Submission of DPR for Augmentation of Ground Water Based Piped Water Supply Scheme for MAHESHDANGA, Block:Memari-I under Burdwan Division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000988/2024-2025</t>
   </si>
   <si>
     <t>1909/BSD</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>CARTO</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Bagila village (Bagila habitation) of Bagila Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. (Part - B) [SL. No. : 09]</t>
-[...28 lines deleted...]
-  <si>
     <t>Restoration of Pump House at Head Work site of BAGILA Piped water supply scheme at Memari-I Block under Burdwan Division, Dist.-Purba Bardhaman</t>
   </si>
   <si>
     <t>ORD/000126/2024-2025</t>
   </si>
   <si>
     <t>1006/BSD</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>A.R. TRADERS</t>
   </si>
   <si>
     <t>MAINTENANCE OF ROAD (WHISH IS DAMAGED FOR LAYING PIPELINE BY PHE DEPTT) NAMELY NARUGRAM H.C TO BADSHI ROAD VIDE- PACKAGE NO- WB 22 12 UNDER PMGSY-III UNDER NARUGRAM GP. &amp; RAINA-I BLOCK, IN PURBA BARDHAMAN DISTRICT</t>
   </si>
   <si>
     <t>BILL/00740/2024-2025</t>
   </si>
   <si>
     <t>894/JJM</t>
@@ -344,72 +344,72 @@
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>Existing dismantled concrete road &amp; construction of S/V Chamber for BAGILA Piped Water Supply Scheme at various mouza under Memari I Block within Burdwan Sub Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000692/2025-2026</t>
   </si>
   <si>
     <t>1787/BWD</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>H SAMANTA</t>
   </si>
   <si>
+    <t>Balance pipeline work on distribution system for FHTC work for BAGILA Piped Water Supply Scheme at Krishnapur mouza within Memari I Block under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000694/2025-2026</t>
+  </si>
+  <si>
+    <t>1775/BWD</t>
+  </si>
+  <si>
     <t>Construction of switch room cum chlorine room without toilet room at 4th Tube well site according to departmental drawing no.- PHE/BD/P.H/DRG-01/DCE-2017 for Bagila piped water supply scheme at Sanghatipally under Memari-I Block under Burdwan Sub-Division, PHE Dte within Burdwan Division PHE Dte. Dist- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000043/2025-2026</t>
   </si>
   <si>
     <t>1025/BSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>06/08/2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>1775/BWD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -956,57 +956,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.86</v>
+        <v>60.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.71</v>
+        <v>53.57</v>
       </c>
       <c r="R3" s="4">
-        <v>200</v>
+        <v>88.26</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1015,629 +1015,629 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>60.69</v>
+        <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>53.57</v>
+        <v>9.71</v>
       </c>
       <c r="R4" s="4">
-        <v>88.26</v>
+        <v>200</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>4.83</v>
+        <v>4.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.83</v>
+        <v>9.73</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.87</v>
+        <v>8.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.73</v>
+        <v>8.21</v>
       </c>
       <c r="R6" s="4">
-        <v>200</v>
+        <v>94.61</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>27.27</v>
+        <v>4.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>27.27</v>
+        <v>9.73</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>10.18</v>
+        <v>4.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.71</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.93</v>
+        <v>4.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.93</v>
+        <v>4.83</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>8.68</v>
+        <v>0.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.21</v>
+        <v>0.93</v>
       </c>
       <c r="R10" s="4">
-        <v>94.61</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13" t="s">
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>0</v>
+        <v>27.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>27.27</v>
+      </c>
+      <c r="R11" s="4">
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.87</v>
+        <v>10.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.73</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="P13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0.95</v>
       </c>
       <c r="R14" s="4">
         <v>98.31</v>
       </c>
@@ -1709,51 +1709,51 @@
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
         <v>1.88</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
@@ -1770,51 +1770,51 @@
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>10.64</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
@@ -1831,130 +1831,130 @@
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>4.16</v>
+        <v>9.92</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P19" s="4">
-        <v>9.92</v>
+        <v>4.16</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>