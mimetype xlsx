--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -558,50 +558,68 @@
     <t>ORD/000666/2021-2022</t>
   </si>
   <si>
     <t>146/AE/HQ</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>MUNSHI JAVEDUR JAMAN</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Dakshin Mohanpur village (Dakshin Mohanpur Habitation) of Antpara piped water supply scheme within Head Quarters under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000951/2020-2021</t>
   </si>
   <si>
     <t>4691/BWD</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for ANTPARA Piped W/S. Scheme, Block Jamalpur under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001082/2023-2024</t>
+  </si>
+  <si>
+    <t>1085/BWD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>HI-LIGHT ELECTRONICS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,51 +1008,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2869,87 +2887,148 @@
       </c>
       <c r="N31" s="4" t="s">
         <v>181</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P31" s="4">
         <v>4.86</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="B32" s="7"/>
-[...22 lines deleted...]
-      <c r="S32" s="8"/>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P32" s="4">
+        <v>16.31</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>40</v>
+      </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>285.25</v>
+      </c>
+      <c r="P33" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>0</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>