--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1171,54 +1171,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1232,54 +1232,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1293,54 +1293,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1354,54 +1354,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1472,54 +1472,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>9.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1533,54 +1533,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>4.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.92</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1594,54 +1594,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>4.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.49</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1777,54 +1777,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P13" s="4">
         <v>4.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1838,54 +1838,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>4.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.93</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2021,54 +2021,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P17" s="4">
         <v>4.78</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2082,54 +2082,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>4.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2143,54 +2143,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
         <v>4.77</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>77.23</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2204,54 +2204,54 @@
       <c r="I20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>0.97</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2873,54 +2873,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>172</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>180</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>181</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P31" s="4">
         <v>4.86</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>83.92</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2968,54 +2968,54 @@
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="7" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="11"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8">
         <v>285.25</v>
       </c>
       <c r="P33" s="8">
-        <v>0</v>
+        <v>58.83</v>
       </c>
       <c r="Q33" s="8">
-        <v>0</v>
+        <v>20.62</v>
       </c>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>