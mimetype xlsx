--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -509,117 +509,135 @@
   <si>
     <t>741/AE/HQ</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Land Development for various PWSS, Block- Jamalpur, District:- Purba-Bardhaman within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),AE(HQs), Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
   <si>
     <t>433/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH GORANG</t>
   </si>
   <si>
-    <t>Re-Laying of U-PVC (Damaged by Irrigation Department) pipeline near Uttar Mahanpur to Dakhin Mahanpur under ANTPARA PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of uPVC pipe for providing FHTC at Nandanpur Village within ANTPARA Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E Dte._Gr-D</t>
   </si>
   <si>
     <t>JE/RWS/JAMALPUR,Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000666/2021-2022</t>
   </si>
   <si>
     <t>146/AE/HQ</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>MUNSHI JAVEDUR JAMAN</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Dakshin Mohanpur village (Dakshin Mohanpur Habitation) of Antpara piped water supply scheme within Head Quarters under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000951/2020-2021</t>
   </si>
   <si>
     <t>4691/BWD</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>09/04/2023</t>
   </si>
   <si>
     <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for ANTPARA Piped W/S. Scheme, Block Jamalpur under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001082/2023-2024</t>
   </si>
   <si>
     <t>1085/BWD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>HI-LIGHT ELECTRONICS</t>
+  </si>
+  <si>
+    <t>Extension of Pipeline with Providing Functional Household Tap Connection (FHTC) within Daspur (Mouza) of the command area of ANTPARA Piped Water Supply Scheme Near Daspur Football Play Ground, Jamalpur Block within the Jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000618/2024-2025</t>
+  </si>
+  <si>
+    <t>752/AE/HQ</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>18/10/2024</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of temporary kiosk for the necessary arrangement of electrification of 4th tube well at Nandanpur (mouza) under Antpata P.W.S.S within the jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000623/2024-2025</t>
+  </si>
+  <si>
+    <t>757/AE/HQ</t>
+  </si>
+  <si>
+    <t>Extension of Pipeline with Providing Functional Household Tap Connection (FHTC) within Antpara (Mouza) &amp; Daspur (Mouza) of the command area of ANTPARA Piped Water Supply Scheme, Jamalpur Block within the Jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>753/AE/HQ</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1008,51 +1026,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2265,54 +2283,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>126</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P21" s="4">
         <v>0.96</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.57</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2326,54 +2344,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
         <v>0.96</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>98.31</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2387,54 +2405,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P23" s="4">
         <v>0.92</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2448,54 +2466,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P24" s="4">
         <v>0.96</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2509,54 +2527,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P25" s="4">
         <v>0.82</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2570,54 +2588,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P26" s="4">
         <v>0.84</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2631,54 +2649,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P27" s="4">
         <v>0.95</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2731,304 +2749,428 @@
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>165</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>166</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>168</v>
+        <v>110</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P29" s="4">
-        <v>9.64</v>
+        <v>4.75</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>171</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>176</v>
+        <v>64</v>
       </c>
       <c r="P30" s="4">
-        <v>4.75</v>
+        <v>4.86</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>83.92</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="N31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="O31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>4.86</v>
+        <v>16.31</v>
       </c>
       <c r="Q31" s="4">
-        <v>4.08</v>
+        <v>12.84</v>
       </c>
       <c r="R31" s="4">
-        <v>83.92</v>
+        <v>78.71</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>185</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>186</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>187</v>
       </c>
       <c r="P32" s="4">
-        <v>16.31</v>
+        <v>0.96</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S32" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
         <v>188</v>
       </c>
-      <c r="B33" s="7"/>
-[...22 lines deleted...]
-      <c r="S33" s="8"/>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P33" s="4">
+        <v>0.33</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0.33</v>
+      </c>
+      <c r="R33" s="4">
+        <v>99.96</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P34" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="R34" s="4">
+        <v>99.26</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>277.86</v>
+      </c>
+      <c r="P35" s="8">
+        <v>80.29</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>28.89</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>