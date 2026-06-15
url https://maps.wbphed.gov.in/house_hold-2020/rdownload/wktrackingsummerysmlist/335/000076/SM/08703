--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -594,50 +594,68 @@
     <t>18/09/2024</t>
   </si>
   <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of temporary kiosk for the necessary arrangement of electrification of 4th tube well at Nandanpur (mouza) under Antpata P.W.S.S within the jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000623/2024-2025</t>
   </si>
   <si>
     <t>757/AE/HQ</t>
   </si>
   <si>
     <t>Extension of Pipeline with Providing Functional Household Tap Connection (FHTC) within Antpara (Mouza) &amp; Daspur (Mouza) of the command area of ANTPARA Piped Water Supply Scheme, Jamalpur Block within the Jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000619/2024-2025</t>
   </si>
   <si>
     <t>753/AE/HQ</t>
+  </si>
+  <si>
+    <t>Re-Laying of U-PVC (Damaged by Irrigation Department) pipeline near Uttar Mahanpur to Dakhin Mahanpur under ANTPARA PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2025-2026</t>
+  </si>
+  <si>
+    <t>1299/BWD</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>27/07/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR MITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1026,51 +1044,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3090,87 +3108,146 @@
       </c>
       <c r="N34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="P34" s="4">
         <v>0.96</v>
       </c>
       <c r="Q34" s="4">
         <v>0.95</v>
       </c>
       <c r="R34" s="4">
         <v>99.26</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" s="7" t="s">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
         <v>194</v>
       </c>
-      <c r="B35" s="7"/>
-[...22 lines deleted...]
-      <c r="S35" s="8"/>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="P35" s="4">
+        <v>9.64</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>287.5</v>
+      </c>
+      <c r="P36" s="8">
+        <v>80.29</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>27.93</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>