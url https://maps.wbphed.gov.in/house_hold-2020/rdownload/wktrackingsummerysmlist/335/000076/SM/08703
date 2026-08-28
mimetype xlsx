--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -125,519 +125,519 @@
   <si>
     <t>1858/AE/HQ</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/11/2021</t>
   </si>
   <si>
     <t>J. K. CORPORATION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) at Baratikra village within the command area of Antpara Piped Water Supply Scheme at Jamalpur Block under Burdwan Division, PHE Dte. (Part-B).</t>
   </si>
   <si>
     <t>ORD/000168/2021-2022</t>
   </si>
   <si>
     <t>1859/AE/HQ</t>
   </si>
   <si>
     <t>INDRAJIT MONDAL</t>
   </si>
   <si>
+    <t>Extension of pipeline for providing functional house hold tap connection at Antpara habitation within the command area of Antpara water supply scheme under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000567/2020-2021</t>
+  </si>
+  <si>
+    <t>1258/AE/HQ</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>17/03/2021</t>
+  </si>
+  <si>
+    <t>WESTERN WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
+    <t>Extension of pipeline for providing functional house hold tap connection at Dakshin Mohonpur &amp; Uttar Mohanpur habitation under Antpara water supply scheme under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000586/2020-2021</t>
+  </si>
+  <si>
+    <t>1244/AE/HQ</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>14/03/2021</t>
+  </si>
+  <si>
+    <t>DIBAKAR SHAW</t>
+  </si>
+  <si>
+    <t>Continuation work order for functional household tap connection (FHTC) at Baratikra village within the command area of Antpara piped water supply scheme at Jamalpur Block under Burdwan Division, PHE Dte.[Part-A][Gr.-D]</t>
+  </si>
+  <si>
+    <t>ORD/000790/2021-2022</t>
+  </si>
+  <si>
+    <t>1950/AE/HQ</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Ramkrishnapur village (Ramkrishnapur Habitation) of Antpara piped water supply scheme within Head Quarters under Burdwan Division, PHE Dte.[Part-A]</t>
+  </si>
+  <si>
+    <t>ORD/000950/2020-2021</t>
+  </si>
+  <si>
+    <t>1083/BWD</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>Construction of sluice valve chamber and extension of pipeline for making functional of Household Tap at Daspur village within Antpara piped water supply scheme under Burdwan Division, PHE Dte.[Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000325/2021-2022</t>
+  </si>
+  <si>
+    <t>1728/AE/HQ</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>24/09/2021</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Dakshin Mohanpur village (Dakshin Mohanpur Habitation) of Antpara piped water supply scheme within Head Quarters under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE/RWS/JAMALPUR,Junior Engineer, Burdwan Division</t>
+  </si>
+  <si>
+    <t>ORD/000951/2020-2021</t>
+  </si>
+  <si>
+    <t>4691/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2021</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) of ANTPARA &amp; its adjoining mouzas Piped Water Supply Scheme, [Nandanpur Vill.] Block ? Jamalpur, Dist - Purba Bardhaman under Burdwan Division, PHE Dte. _2ND CALL.</t>
+  </si>
+  <si>
+    <t>ORD/000566/2022-2023</t>
+  </si>
+  <si>
+    <t>5275/BWD</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>SUSUNIA GP CO. OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Jamalpur Block (Paratal-II, Berugram, Abujhati &amp; Chakdighi G.P.) under Burdwan Division, PHE. Dte. (Part-B).</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2021-2022</t>
+  </si>
+  <si>
+    <t>40/BWD</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>04/02/2022</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipeline at Antpara village for dedicated water supply at Dakshinmohonpur village within Antpara PWSS, Block-Jamalpur under Burdwan Division, PHE Dte. [Group : A]</t>
   </si>
   <si>
     <t>ORD/000455/2021-2022</t>
   </si>
   <si>
     <t>65/AE/HQ</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>13/03/2022</t>
   </si>
   <si>
     <t>SUPER SKILL</t>
   </si>
   <si>
-    <t>Continuation work order for functional household tap connection (FHTC) at Baratikra village within the command area of Antpara piped water supply scheme at Jamalpur Block under Burdwan Division, PHE Dte.[Part-A][Gr.-D]</t>
-[...11 lines deleted...]
-    <t>21/01/2022</t>
+    <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Jamalpur Block (Jarogram, Ajhapur, Panchra &amp; Jougram G.P.) under Burdwan Division, PHE. Dte. (Part-A)_2ND CALL.</t>
+  </si>
+  <si>
+    <t>ORD/000592/2021-2022</t>
+  </si>
+  <si>
+    <t>1454/BWD</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>Construction of different dia. Sluice Valve chamber to operate water flow for supplying water in zonal demand basis within command area of Antpara PWSS under Burdwan Division, PHE Dte._Gr-C</t>
+  </si>
+  <si>
+    <t>ORD/000628/2021-2022</t>
+  </si>
+  <si>
+    <t>125/AE/HQ</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>Repairing and restoration of pipeline besides river bank of Damodar damaged due to construction of retaining wall at Antpara to Dakshinmohanpur within command area of ANTPARA PWSS under Burdwan Division, PHE Dte._Gr-B</t>
+  </si>
+  <si>
+    <t>ORD/000661/2021-2022</t>
+  </si>
+  <si>
+    <t>134/AE/HQ</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>Laying of uPVC pipe for providing FHTC at Nandanpur Village within ANTPARA Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E Dte._Gr-D</t>
+  </si>
+  <si>
+    <t>ORD/000666/2021-2022</t>
+  </si>
+  <si>
+    <t>146/AE/HQ</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>MUNSHI JAVEDUR JAMAN</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) at Antpara village within the command area of ANTPARA Piped Water Supply Scheme at Jamalpur Block under Burdwan Division, PHE Dte. [Group : A]</t>
+  </si>
+  <si>
+    <t>ORD/000034/2022-2023</t>
+  </si>
+  <si>
+    <t>240/AE/HQ</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>N.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of uPVC pipe for providing FHTC at Baratikra Village within ANTPARA Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E Dte. [Group : C]</t>
+  </si>
+  <si>
+    <t>ORD/000036/2022-2023</t>
+  </si>
+  <si>
+    <t>242/AE/HQ</t>
+  </si>
+  <si>
+    <t>Laying of uPVC pipe for providing FHTC at Dakshinmohanpur habitation within ANTPARA Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E Dte._Gr-C</t>
+  </si>
+  <si>
+    <t>ORD/000664/2021-2022</t>
+  </si>
+  <si>
+    <t>145/AE/HQ</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-41H-3668) for the office of the Assistant Engineer, RWS Burdwan Sub-Division, PHE Dte. for the month of May &amp; June'22.</t>
   </si>
   <si>
     <t>VCH/000494/2022-2023</t>
   </si>
   <si>
     <t>462/VEH/22-23</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
-    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) of ANTPARA &amp; its adjoining mouzas Piped Water Supply Scheme, [Nandanpur Vill.] Block ? Jamalpur, Dist - Purba Bardhaman under Burdwan Division, PHE Dte. _2ND CALL.</t>
-[...188 lines deleted...]
-    <t>N.S. ENTERPRISE</t>
+    <t>Re-Laying of UPVC Pipeline (Damaged by Irrigation Department) at Dakshin Mohanpur Habitation under ANTPARA Piped Water Supply Scheme, Jamalpur Development Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000407/2023-2024</t>
+  </si>
+  <si>
+    <t>400/AE/HQ</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>J K CORPORATION</t>
+  </si>
+  <si>
+    <t>Laying of UPVC Pipeline at Daspur Habitation under ANTPARA Piped Water Supply Scheme, Jamalpur Development Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000409/2023-2024</t>
+  </si>
+  <si>
+    <t>416/AE/HQ</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
   </si>
   <si>
     <t>Laying of distribution system of different damaged section at Chakundi &amp; Saligram village regarding smooth running FHTC work within Nabastha PWSS, Bardhhaman II Development Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Sadar Sub-Division</t>
   </si>
   <si>
     <t>ORD/000138/2023-2024</t>
   </si>
   <si>
     <t>787/BSD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
     <t>D.M. ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of UPVC Pipeline at Daspur Habitation under ANTPARA Piped Water Supply Scheme, Jamalpur Development Block under Burdwan Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Laying UPVC (Damaged By Irrigation Department) pipeline at Uttar Mohanpur habitation, ANTPARA Piped W/S. Scheme, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/001072/2023-2024</t>
   </si>
   <si>
     <t>168/AE/HQ</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>J.K. CORPORATION</t>
   </si>
   <si>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for ANTPARA Piped W/S. Scheme, Block Jamalpur under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001082/2023-2024</t>
+  </si>
+  <si>
+    <t>1085/BWD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>HI-LIGHT ELECTRONICS</t>
+  </si>
+  <si>
+    <t>Laying of UPVC (Damaged By Irrigation Department) pipeline at Daspur &amp; Uttar Mohanpur habitation, ANTPARA Piped W/S. Scheme, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001071/2023-2024</t>
+  </si>
+  <si>
+    <t>167/AE/HQ</t>
+  </si>
+  <si>
+    <t>Laying of UPVC (Damaged By Irrigation Department) pipeline near Baratikra Bridge including construction of new valve chamber under ANTPARA Piped W/S. Scheme, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001073/2023-2024</t>
+  </si>
+  <si>
+    <t>169/AE/HQ</t>
+  </si>
+  <si>
     <t>Re-laying of UPVC (Damaged By WBSRDA Department) pipeline near RAMKRISHNAPUR MONDAL PARA under ANTPARA PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000588/2024-2025</t>
   </si>
   <si>
     <t>740/AE/HQ</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
-    <t>Laying of UPVC (Damaged By Irrigation Department) pipeline at Daspur &amp; Uttar Mohanpur habitation, ANTPARA Piped W/S. Scheme, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>169/AE/HQ</t>
+    <t>Construction of temporary kiosk for the necessary arrangement of electrification of 4th tube well at Nandanpur (mouza) under Antpata P.W.S.S within the jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000623/2024-2025</t>
+  </si>
+  <si>
+    <t>757/AE/HQ</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>18/10/2024</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Extension of Pipeline with Providing Functional Household Tap Connection (FHTC) within Daspur (Mouza) of the command area of ANTPARA Piped Water Supply Scheme Near Daspur Football Play Ground, Jamalpur Block within the Jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000618/2024-2025</t>
+  </si>
+  <si>
+    <t>752/AE/HQ</t>
   </si>
   <si>
     <t>Re-laying of UPVC (Damaged By WBSRDA Department) pipeline near RAMKRISHNAPUR MUSLIM PARA under ANTPARA PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000589/2024-2025</t>
   </si>
   <si>
     <t>741/AE/HQ</t>
   </si>
   <si>
+    <t>Extension of Pipeline with Providing Functional Household Tap Connection (FHTC) within Antpara (Mouza) &amp; Daspur (Mouza) of the command area of ANTPARA Piped Water Supply Scheme, Jamalpur Block within the Jurisdiction of the Assistant Engineer, HQ, Burdwan Division under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>753/AE/HQ</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall, Land Development for various PWSS, Block- Jamalpur, District:- Purba-Bardhaman within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),AE(HQs), Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
   <si>
     <t>433/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH GORANG</t>
-  </si>
-[...85 lines deleted...]
-    <t>753/AE/HQ</t>
   </si>
   <si>
     <t>Re-Laying of U-PVC (Damaged by Irrigation Department) pipeline near Uttar Mahanpur to Dakhin Mahanpur under ANTPARA PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000027/2025-2026</t>
   </si>
   <si>
     <t>1299/BWD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>GOUTAM KUMAR MITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1326,57 +1326,57 @@
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>4.68</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.68</v>
+        <v>1.46</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>30.49</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1384,364 +1384,368 @@
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.73</v>
+        <v>4.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.73</v>
+        <v>1.49</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>30.92</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>0.51</v>
+        <v>4.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>9.45</v>
+        <v>4.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.44</v>
+        <v>4.77</v>
       </c>
       <c r="R8" s="4">
-        <v>99.92</v>
+        <v>99.83</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>4.81</v>
+        <v>1.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.49</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>30.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
-        <v>4.8</v>
+        <v>4.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.46</v>
+        <v>4.08</v>
       </c>
       <c r="R10" s="4">
-        <v>30.49</v>
+        <v>83.92</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.64</v>
+        <v>9.45</v>
       </c>
       <c r="Q11" s="4">
+        <v>9.44</v>
+      </c>
+      <c r="R11" s="4">
+        <v>99.92</v>
+      </c>
+      <c r="S11" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1807,1344 +1811,1340 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>4.81</v>
+        <v>4.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.81</v>
+        <v>4.68</v>
       </c>
       <c r="R13" s="4">
         <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>4.58</v>
+        <v>18.83</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.39</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>95.93</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>4.18</v>
+        <v>4.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>18.83</v>
+        <v>4.18</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>4.78</v>
+        <v>4.75</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P18" s="4">
-        <v>4.75</v>
+        <v>4.77</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.68</v>
+        <v>3.69</v>
       </c>
       <c r="R18" s="4">
-        <v>98.4</v>
+        <v>77.23</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
-        <v>4.77</v>
+        <v>4.58</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.69</v>
+        <v>4.39</v>
       </c>
       <c r="R19" s="4">
-        <v>77.23</v>
+        <v>95.93</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.97</v>
+        <v>4.75</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.95</v>
+        <v>4.68</v>
       </c>
       <c r="R20" s="4">
-        <v>98.44</v>
+        <v>98.4</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="13" t="s">
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>98.57</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="P22" s="4">
         <v>0.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0.94</v>
       </c>
       <c r="R22" s="4">
         <v>98.31</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="K23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="P23" s="4">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>98.57</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="R24" s="4">
-        <v>99.85</v>
+        <v>98.44</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="P25" s="4">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="R25" s="4">
         <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="P26" s="4">
-        <v>0.84</v>
+        <v>16.31</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.84</v>
+        <v>12.84</v>
       </c>
       <c r="R26" s="4">
-        <v>100</v>
+        <v>78.71</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="P27" s="4">
-        <v>0.95</v>
+        <v>0.82</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.95</v>
+        <v>0.82</v>
       </c>
       <c r="R27" s="4">
         <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="P28" s="4">
-        <v>132.64</v>
+        <v>0.84</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>110</v>
+        <v>170</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="P29" s="4">
-        <v>4.75</v>
+        <v>0.96</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>64</v>
+        <v>177</v>
       </c>
       <c r="P30" s="4">
-        <v>4.86</v>
+        <v>0.33</v>
       </c>
       <c r="Q30" s="4">
-        <v>4.08</v>
+        <v>0.33</v>
       </c>
       <c r="R30" s="4">
-        <v>83.92</v>
+        <v>99.96</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>16.31</v>
+        <v>0.96</v>
       </c>
       <c r="Q31" s="4">
-        <v>12.84</v>
+        <v>0.96</v>
       </c>
       <c r="R31" s="4">
-        <v>78.71</v>
+        <v>99.27</v>
       </c>
       <c r="S31" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M32" s="4" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="P32" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q32" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="R32" s="4">
-        <v>99.27</v>
+        <v>100</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="P33" s="4">
-        <v>0.33</v>
+        <v>0.96</v>
       </c>
       <c r="Q33" s="4">
-        <v>0.33</v>
+        <v>0.95</v>
       </c>
       <c r="R33" s="4">
-        <v>99.96</v>
+        <v>99.26</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>0.96</v>
+        <v>132.64</v>
       </c>
       <c r="Q34" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>99.26</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>