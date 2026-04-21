--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -959,54 +959,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>41.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1018,54 +1018,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1077,54 +1077,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.2</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1193,54 +1193,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>11.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.98</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1252,54 +1252,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>0.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1490,54 +1490,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>93.16</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.74</v>
+        <v>45.49</v>
       </c>
       <c r="R12" s="4">
-        <v>24.41</v>
+        <v>48.83</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1827,54 +1827,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1187.25</v>
       </c>
       <c r="P18" s="8">
-        <v>22.74</v>
+        <v>101.99</v>
       </c>
       <c r="Q18" s="8">
-        <v>1.92</v>
+        <v>8.59</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>