--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,74 +303,50 @@
     <t>27/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>MUNSHI JAVEDUR JAMAN</t>
   </si>
   <si>
     <t>Laying of pipeline for providing FHTC 100% coverage and also construction &amp; installation of Sluice Valve &amp; Valve Chamber to control the flow of water, road restoration work etc. of different Piped W/S Schemes, Block Jamalpur under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>2488/BWD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S NATIONAL CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Land Development for various PWSS, Block- Jamalpur, District:- Purba-Bardhaman within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),AE(HQs), Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
   <si>
     <t>433/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH GORANG</t>
   </si>
   <si>
     <t>Construction of overhead structure for placing 2 Nos 5000 lit PVC tank including interconnection, Installation of Solar pump, FHTC, LDS &amp; Sinking of 200 mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe at Mohanpur village for AJHAPUR Piped Water Supply Scheme, Block- Jamalpur, District:- Purba-Bardhaman under Burdwan Division PHE Dte.</t>
   </si>
@@ -798,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1429,54 +1405,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>3.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84.53</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1551,54 +1527,54 @@
       <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>14.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>85.23</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1652,242 +1628,181 @@
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>309.6</v>
+        <v>132.64</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="I16" s="13" t="s">
+      <c r="L16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>132.64</v>
+        <v>23.02</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>877.66</v>
+      </c>
+      <c r="P17" s="8">
+        <v>117.52</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>13.39</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>