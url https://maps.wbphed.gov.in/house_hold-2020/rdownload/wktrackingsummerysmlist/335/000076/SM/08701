--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,74 @@
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH GORANG</t>
   </si>
   <si>
     <t>Construction of overhead structure for placing 2 Nos 5000 lit PVC tank including interconnection, Installation of Solar pump, FHTC, LDS &amp; Sinking of 200 mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe at Mohanpur village for AJHAPUR Piped Water Supply Scheme, Block- Jamalpur, District:- Purba-Bardhaman under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001251/2024-2025</t>
   </si>
   <si>
     <t>817/BWD</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>UJJWAL MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1722,87 +1746,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P16" s="4">
         <v>23.02</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P17" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>85</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1187.25</v>
+      </c>
+      <c r="P18" s="8">
+        <v>117.52</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>9.9</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>