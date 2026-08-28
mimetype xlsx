--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,327 +89,348 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap connection (FHTC) by retrofitting within the command area of AJHAPUR Piped Water Supply Scheme at Jamalpur Block under Burdwan Division, P.H.E. DTE.</t>
   </si>
   <si>
     <t>SM/08701</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of AJHAPUR Piped Water Supply Scheme at Jamalpur Block under Burdwan Division, PHE Dte. (Agreement No. 46/2020-2021 OF SE/CC/PHE. DTE.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
+  </si>
+  <si>
+    <t>ORD/000452/2020-2021</t>
+  </si>
+  <si>
+    <t>4753/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2020</t>
+  </si>
+  <si>
+    <t>01/03/2021</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) of AJHAPUR &amp; its adjoining mouzas Piped Water Supply Scheme, Block - Jamalpur, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000545/2022-2023</t>
+  </si>
+  <si>
+    <t>5124/BWD</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>SUSUNIA GP CO. OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) at Ajhapur village (Habitation,near Head Work Site)under AJHAPUR PWSS at Jamalpur Dev. Block of Burdwan Sub-Division under Burdwan Division,PHE Dte. Gr.D.</t>
+  </si>
+  <si>
+    <t>ORD/000442/2022-2023</t>
+  </si>
+  <si>
+    <t>1480/BSD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>T.K. BANERJEE &amp; CO.</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of AJHAPUR Piped Water Supply Scheme and its adjoining mouzas (Vill- Ajhapur, Habitation- Purba Sadipur, Musunda) at Jamalpur Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000578/2021-2022</t>
   </si>
   <si>
     <t>1352/BWD</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>23/04/2022</t>
   </si>
   <si>
-    <t>SUSUNIA GP CO. OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
-[...19 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection(FHTC)from existing distribution pipe line system within command area of AJHAPUR Piped W/S Scheme at Ajhapur Habitation (Near Head Works Site), Jamalpur Development Block under Burdwan Division,PHE Dte. Gr.E.</t>
   </si>
   <si>
     <t>ORD/000478/2022-2023</t>
   </si>
   <si>
     <t>1602/BSD</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
     <t>DEY NIRMAN</t>
   </si>
   <si>
+    <t>Extension of pipeline of AJHAPUR Piped Water Supply scheme of Jamalpur Block under Burdwan Sub-Division,under Burdwan Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000581/2022-2023</t>
+  </si>
+  <si>
+    <t>1978/BSD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000024/2021-2022</t>
+  </si>
+  <si>
+    <t>422/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Supply of materials for different water supply schemes under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001555/2021-2022</t>
   </si>
   <si>
     <t>1194/DW</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) of AJHAPUR &amp; its adjoining mouzas Piped Water Supply Scheme, Block - Jamalpur, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
-[...41 lines deleted...]
-    <t>Resource Division</t>
+    <t>Construction of Pump House cum chlorine room without sanitary and water supply arrangement at Tube Well Site to departmental drawing no-PHE/BD/P.H/DRG/02/DEC-17(Size 3.60 mtr x 3.00 mtr room) for AJHAPUR its Adjoining Mouza W/S Scheme, Block -Jamalpur within Burdwan Sub-Division, PHE Dte. (Mouza- SALMULA)</t>
+  </si>
+  <si>
+    <t>RWS_JAMALPUR</t>
+  </si>
+  <si>
+    <t>ORD/000841/2022-2023</t>
+  </si>
+  <si>
+    <t>507/BSD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>M/S MA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of pipeline for providing FHTC 100% coverage and also construction &amp; installation of Sluice Valve &amp; Valve Chamber to control the flow of water, road restoration work etc. of different Piped W/S Schemes, Block Jamalpur under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Burdwan Division</t>
+  </si>
+  <si>
+    <t>ORD/000194/2024-2025</t>
+  </si>
+  <si>
+    <t>2488/BWD</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>M/S NATIONAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Beautification of PWSS with Arboriculture, Recharge Pit including shaft and anciliary works at AJHAPUR (Jamalpur Block) P.W.S.S under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000545/2024-2025</t>
   </si>
   <si>
     <t>276/RWS</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
-    <t>Construction of Pump House cum chlorine room without sanitary and water supply arrangement at Tube Well Site to departmental drawing no-PHE/BD/P.H/DRG/02/DEC-17(Size 3.60 mtr x 3.00 mtr room) for AJHAPUR its Adjoining Mouza W/S Scheme, Block -Jamalpur within Burdwan Sub-Division, PHE Dte. (Mouza- SALMULA)</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of Boundary wall at 4th Tubewell site with Inter Connection and providing FHTC at Mirepara, Adampur, Shalmula Village (Habitation) of AJHAPUR Water Supply Scheme under JAMALPUR Block of Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE(HQs)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001040/2023-2024</t>
   </si>
   <si>
     <t>783/BWD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>MUNSHI JAVEDUR JAMAN</t>
   </si>
   <si>
-    <t>Laying of pipeline for providing FHTC 100% coverage and also construction &amp; installation of Sluice Valve &amp; Valve Chamber to control the flow of water, road restoration work etc. of different Piped W/S Schemes, Block Jamalpur under Burdwan Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary wall, Land Development for various PWSS, Block- Jamalpur, District:- Purba-Bardhaman within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),AE(HQs), Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
   <si>
     <t>433/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH GORANG</t>
   </si>
   <si>
     <t>Construction of overhead structure for placing 2 Nos 5000 lit PVC tank including interconnection, Installation of Solar pump, FHTC, LDS &amp; Sinking of 200 mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe at Mohanpur village for AJHAPUR Piped Water Supply Scheme, Block- Jamalpur, District:- Purba-Bardhaman under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001251/2024-2025</t>
   </si>
   <si>
     <t>817/BWD</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>UJJWAL MUKHERJEE</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+    <t>Laying u-PVC pipeline including providing FHTC at Mohanpur Habitation (Partially present between National Highway &amp; Railway) under Ajhapur PWSS, Jamalpur Dev. Block under PHE. Dte. [SM/08701]</t>
+  </si>
+  <si>
+    <t>AE(HQs), Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000812/2026-2027</t>
+  </si>
+  <si>
+    <t>1000/BWD</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>M/S UNIQUE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -939,955 +960,1016 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>41.37</v>
+        <v>93.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>38.97</v>
+        <v>45.49</v>
       </c>
       <c r="R3" s="4">
-        <v>94.22</v>
+        <v>48.83</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.33</v>
+        <v>11.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.33</v>
+        <v>9.77</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>86.98</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.03</v>
+        <v>3.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.92</v>
+        <v>3.33</v>
       </c>
       <c r="R5" s="4">
-        <v>97.2</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>62.76</v>
+        <v>41.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>11.24</v>
+        <v>4.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.77</v>
+        <v>3.92</v>
       </c>
       <c r="R7" s="4">
-        <v>86.98</v>
+        <v>97.2</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>0.51</v>
       </c>
       <c r="Q8" s="4">
         <v>0.51</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>5.49</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>0.91</v>
+        <v>62.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>3.29</v>
       </c>
       <c r="Q11" s="4">
         <v>2.78</v>
       </c>
       <c r="R11" s="4">
         <v>84.53</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>480.97</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P13" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>85</v>
-      </c>
-[...25 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>480.97</v>
+        <v>0.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="4">
+        <v>14.96</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>12.75</v>
+      </c>
+      <c r="R15" s="4">
+        <v>85.23</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="P16" s="4">
-        <v>23.02</v>
+        <v>132.64</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P17" s="4">
-        <v>309.6</v>
+        <v>23.02</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P18" s="4">
+        <v>13.57</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1200.83</v>
+      </c>
+      <c r="P19" s="8">
+        <v>117.52</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>9.79</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>