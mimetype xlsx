--- v2 (2026-02-07)
+++ v3 (2026-04-21)
@@ -935,54 +935,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.86</v>
+        <v>9.72</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -994,54 +994,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.8</v>
+        <v>9.6</v>
       </c>
       <c r="R4" s="4">
-        <v>98.69</v>
+        <v>197.39</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1053,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.86</v>
+        <v>9.72</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1112,54 +1112,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>4.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.87</v>
+        <v>9.73</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1171,54 +1171,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>76.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>38.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>50.3</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1230,54 +1230,54 @@
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>85.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>80.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.18</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1348,54 +1348,54 @@
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>1.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1409,54 +1409,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>1.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.91</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1531,54 +1531,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>4.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1931,54 +1931,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>251.29</v>
       </c>
       <c r="P20" s="8">
-        <v>19.39</v>
+        <v>165.1</v>
       </c>
       <c r="Q20" s="8">
-        <v>7.71</v>
+        <v>65.7</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>