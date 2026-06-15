--- v3 (2026-04-21)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,65 @@
     <t>ORD/000868/2022-2023</t>
   </si>
   <si>
     <t>724/DSD</t>
   </si>
   <si>
     <t>Extension of UPVC pipe line of LDS at Ramnagar Mouza for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [SL-28]</t>
   </si>
   <si>
     <t>ORD/000870/2022-2023</t>
   </si>
   <si>
     <t>726/DSD</t>
   </si>
   <si>
     <t>Extension of UPVC pipe line of LDS at Hanrgram Uttarpara, Majhipukur par and Dulepara for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte.[SL-30]</t>
   </si>
   <si>
     <t>ORD/000871/2022-2023</t>
   </si>
   <si>
     <t>727/DSD</t>
   </si>
   <si>
     <t>RAM MOHAN MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Extension of UPVC Pipe Line at Sunur and Arra village of AMARUN and its adjoining Mouzas W/S Scheme( Zone-1) village Under Durgapur Sub Division , Under Burdwan Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000314/2025-2026</t>
+  </si>
+  <si>
+    <t>1063/DSD</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1470,54 +1485,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>4.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1653,54 +1668,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>4.83</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1714,54 +1729,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>34.03</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>34.01</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1775,54 +1790,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P17" s="4">
         <v>4.58</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1911,87 +1926,146 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P19" s="4">
         <v>4.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.92</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>256.21</v>
+      </c>
+      <c r="P21" s="8">
+        <v>213.32</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>83.26</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>