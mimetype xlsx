--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,113 +89,113 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Retrofitting wroks for Providing Functional Household Tap Connection (FHTC) within the command area of of Amarun Piped Water Supply Scheme, Block Bhatar, District Purba Bardhaman</t>
   </si>
   <si>
     <t>SM/08105</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Amarun village and Amarun habitation of Amarun piped water supply scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [Phase-I][Tr No.-508/BWD/20-21]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000383/2020-2021</t>
+  </si>
+  <si>
+    <t>4793/BWD</t>
+  </si>
+  <si>
+    <t>03/12/2020</t>
+  </si>
+  <si>
+    <t>02/01/2021</t>
+  </si>
+  <si>
+    <t>BHARAT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Arra village and Arrah habitation of Amarun piped water supply scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [Phase-I]</t>
+  </si>
+  <si>
+    <t>ORD/000624/2020-2021</t>
+  </si>
+  <si>
+    <t>4989/BWD</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>09/01/2021</t>
+  </si>
+  <si>
+    <t>M.R. CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Amarun village and Amarun habitation of Amarun piped water supply scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-805/BWD/2020-21)</t>
+  </si>
+  <si>
+    <t>ORD/000382/2020-2021</t>
+  </si>
+  <si>
+    <t>3345/BWD</t>
+  </si>
+  <si>
+    <t>18/09/2020</t>
+  </si>
+  <si>
+    <t>18/10/2020</t>
+  </si>
+  <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Arrah village and arrah habitation of AMARUN piped water supply scheme within Durgapur (bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-542/BWD/2020-21)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000252/2020-2021</t>
   </si>
   <si>
     <t>3346/BWD</t>
   </si>
   <si>
-    <t>18/09/2020</t>
-[...49 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of AMARUN (Z-II) Piped Water Supply Scheme at Hanrgram (4 Nos. Habs.), Erachya (6 Nos. Habs.) Village (Mouza), Bhatar Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000363/2021-2022</t>
   </si>
   <si>
     <t>7157/BWD</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of AMARUN (Z-I &amp; II) Piped Water Supply Scheme at Arra, Amarun, Nawada, Sunur (Part), Eora, Palsona &amp; Bijyapur Village (Mouza), Bhatar Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000317/2021-2022</t>
   </si>
   <si>
     <t>7086/BWD</t>
@@ -203,189 +203,189 @@
   <si>
     <t>22/12/2021</t>
   </si>
   <si>
     <t>20/02/2022</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Relaying for shifting of distribution line at Eora village for construction of Box culvert by PWD Department within Amarun and its adjoining mouzas W/S Scheme (Zone-I) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [Gr.-B]</t>
   </si>
   <si>
     <t>ORD/000313/2022-2023</t>
   </si>
   <si>
     <t>525/DSD</t>
   </si>
   <si>
     <t>22/08/2022</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
+    <t>Extension of UPVC pipe line of LDS at Hanrgram Khaspara, Chhatipara and Daspara for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte.[SL-29]</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000846/2022-2023</t>
+  </si>
+  <si>
+    <t>708/DSD</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>NANGTASWAR CO. OP. LABOUR CONT. AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Extension of UPVC pipe line of LDS at Ramnagar Mouza for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [SL-28]</t>
+  </si>
+  <si>
+    <t>ORD/000870/2022-2023</t>
+  </si>
+  <si>
+    <t>726/DSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>29/01/2023</t>
+  </si>
+  <si>
+    <t>Extension of UPVC pipe line of LDS at Hanrgram Uttarpara, Majhipukur par and Dulepara for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte.[SL-30]</t>
+  </si>
+  <si>
+    <t>ORD/000871/2022-2023</t>
+  </si>
+  <si>
+    <t>727/DSD</t>
+  </si>
+  <si>
+    <t>RAM MOHAN MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Restoration of damaged pipeline of distribution main for construction of drain, concrete road etc at various point at Sunur, and Amarun village for providing FHTC within Amarun W/S Scheme (Zone-I &amp;II) in Bhatar Block under Burdwan Division, P.H.E. Dte. [SL-17]</t>
+  </si>
+  <si>
+    <t>ORD/000859/2022-2023</t>
+  </si>
+  <si>
+    <t>716/DSD</t>
+  </si>
+  <si>
+    <t>SAMANTA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Temporary Approach road to HW site for Augmentation of Amarun (Zone-II ) Piped water supply Scheme , P.H.E Dte. Block:-Bhatar, Dist: Purba Bardhaman. [Gr.-F]</t>
   </si>
   <si>
     <t>ORD/000136/2022-2023</t>
   </si>
   <si>
     <t>347/DSD</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
     <t>21/07/2022</t>
   </si>
   <si>
     <t>M/S S. CHOUDHURY</t>
   </si>
   <si>
-    <t>Restoration of damaged pipeline of distribution main for construction of drain, concrete road etc at various point at Sunur, and Amarun village for providing FHTC within Amarun W/S Scheme (Zone-I &amp;II) in Bhatar Block under Burdwan Division, P.H.E. Dte. [SL-17]</t>
-[...19 lines deleted...]
-  <si>
     <t>Extension of UPVC pipe line of LDS at Palsona Mouza for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Phase-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [SL-15]</t>
   </si>
   <si>
     <t>ORD/000857/2022-2023</t>
   </si>
   <si>
     <t>714/DSD</t>
   </si>
   <si>
     <t>SANDIPAN SENGUPTA</t>
   </si>
   <si>
+    <t>Extension of UPVC pipe line of LDS at Kubajpur Adibasipara and Erachya for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [SL-26]</t>
+  </si>
+  <si>
+    <t>ORD/000868/2022-2023</t>
+  </si>
+  <si>
+    <t>724/DSD</t>
+  </si>
+  <si>
+    <t>Extension of UPVC pipe line of LDS at Nandanarayanpur and Paschimpara for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [SL-27]</t>
+  </si>
+  <si>
+    <t>ORD/000869/2022-2023</t>
+  </si>
+  <si>
+    <t>725/DSD</t>
+  </si>
+  <si>
+    <t>BABA ADHIRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Extension of UPVC pipe line of LDS at Bijyapur Mouza for providing FHTC of Amarun and its adjoining mouzas W/S Scheme under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte. [SL-16]</t>
   </si>
   <si>
     <t>ORD/000858/2022-2023</t>
   </si>
   <si>
     <t>715/DSD</t>
   </si>
   <si>
-    <t>Extension of UPVC pipe line of LDS at Hanrgram Khaspara, Chhatipara and Daspara for providing FHTC of Amarun and its adjoining mouzas W/S Scheme (Zone-II) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte.[SL-29]</t>
-[...28 lines deleted...]
-  <si>
     <t>Sinking of 250 X 150 mm dia Tubewell and Modification to distribution network by making a loop and extension with uPVC pipe to augment the water supply to FHTC at Sunur and Arra village of AMARUN and its adjoining mouzas W/S Scheme (Zone-I) under Durgapur Sub-Division, Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/001069/2023-2024</t>
   </si>
   <si>
     <t>1016/BWD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>BAMDEB CONSTRUCTION &amp; CO</t>
-  </si>
-[...28 lines deleted...]
-    <t>RAM MOHAN MUKHERJEE</t>
   </si>
   <si>
     <t>Extension of UPVC Pipe Line at Sunur and Arra village of AMARUN and its adjoining Mouzas W/S Scheme( Zone-1) village Under Durgapur Sub Division , Under Burdwan Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000314/2025-2026</t>
   </si>
   <si>
     <t>1063/DSD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -947,57 +947,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.86</v>
+        <v>4.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.72</v>
+        <v>9.6</v>
       </c>
       <c r="R3" s="4">
-        <v>200</v>
+        <v>197.39</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1006,57 +1006,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.87</v>
+        <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.6</v>
+        <v>9.72</v>
       </c>
       <c r="R4" s="4">
-        <v>197.39</v>
+        <v>200</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1065,113 +1065,113 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>4.86</v>
+        <v>4.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.72</v>
+        <v>9.73</v>
       </c>
       <c r="R5" s="4">
         <v>200</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>4.87</v>
+        <v>4.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.73</v>
+        <v>9.72</v>
       </c>
       <c r="R6" s="4">
         <v>200</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
@@ -1298,718 +1298,718 @@
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>0.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>1.04</v>
+        <v>4.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>1.93</v>
+        <v>4.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.91</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.86</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>4.81</v>
+        <v>4.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.81</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>4.83</v>
+        <v>1.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.83</v>
+        <v>1.91</v>
       </c>
       <c r="R13" s="4">
-        <v>99.91</v>
+        <v>98.86</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>4.61</v>
+        <v>1.04</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>4.83</v>
+        <v>4.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.83</v>
+        <v>4.81</v>
       </c>
       <c r="R15" s="4">
-        <v>99.98</v>
+        <v>99.96</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="P16" s="4">
-        <v>34.03</v>
+        <v>4.58</v>
       </c>
       <c r="Q16" s="4">
-        <v>34.01</v>
+        <v>4.58</v>
       </c>
       <c r="R16" s="4">
-        <v>99.94</v>
+        <v>99.87</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>4.58</v>
+        <v>4.83</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.58</v>
+        <v>4.83</v>
       </c>
       <c r="R17" s="4">
-        <v>99.87</v>
+        <v>99.98</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="P18" s="4">
-        <v>4.16</v>
+        <v>4.83</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P19" s="4">
-        <v>4.78</v>
+        <v>34.03</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>34.01</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="P20" s="4">
         <v>4.92</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>