--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -1026,54 +1026,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>110.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>107.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.19</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1085,54 +1085,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>51.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>49.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.12</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1142,54 +1142,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>19.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.09</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1709,54 +1709,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>539.34</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>166.11</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>30.8</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>