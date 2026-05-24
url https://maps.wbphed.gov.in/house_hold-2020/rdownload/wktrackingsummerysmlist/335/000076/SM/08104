--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,65 @@
     <t>BILL/01680/2023-2024</t>
   </si>
   <si>
     <t>1041/JJM</t>
   </si>
   <si>
     <t>PARTHA PRATIM ACHARYA</t>
   </si>
   <si>
     <t>Providing FHTC in the left out portion of Natungram, Kutirdanga, Kharinan village along with other ancillary work in order to declare Sajal Gram under the command area of NANDAI PWSS (SM/08104) within Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>1447/BWD</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing left out FHTC at Different places under the Command area of Nandai PWSS under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2024-2025</t>
+  </si>
+  <si>
+    <t>3720/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1374,54 +1389,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>5.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.69</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1435,54 +1450,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>0.64</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1496,54 +1511,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>0.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>49.89</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1557,54 +1572,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P14" s="4">
         <v>3.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1689,87 +1704,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>42.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P17" s="4">
+        <v>9.32</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>2.45</v>
+      </c>
+      <c r="R17" s="4">
+        <v>26.27</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>548.66</v>
+      </c>
+      <c r="P18" s="8">
+        <v>178.36</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>32.51</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>