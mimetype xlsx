--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,267 +113,267 @@
   <si>
     <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Uttar Rameswarpur village of Nandai Piped Water Supply Scheme within Kalna Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [Sl.No : 4B]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
   </si>
   <si>
     <t>ORD/000035/2021-2022</t>
   </si>
   <si>
     <t>3409/BWD</t>
   </si>
   <si>
     <t>25/06/2021</t>
   </si>
   <si>
     <t>25/07/2021</t>
   </si>
   <si>
     <t>AURGHA BHATTACHARYA</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Nandai Piped Water Supply Scheme at Nandai (Part) (7 Nos Habitation Part), Nagargachhi, Pardupra &amp; Uttar Rameswarpur (Part) Village (Mouza), Kalna-I Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2021-2022</t>
+  </si>
+  <si>
+    <t>3599/BWD</t>
+  </si>
+  <si>
+    <t>13/07/2021</t>
+  </si>
+  <si>
+    <t>11/09/2021</t>
+  </si>
+  <si>
+    <t>INDIAN ENGINEERS CO.-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of NANDAI Piped Water Supply Scheme at opposite site of railway track at Malatipur, Nagargachhi, Mirjapur, Durgapur habitations, Kalna - I Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2022-2023</t>
+  </si>
+  <si>
+    <t>1869/BWD</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>05/05/2022</t>
+  </si>
+  <si>
+    <t>KOUSIK MALLICK</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000122/2021-2022</t>
+  </si>
+  <si>
+    <t>1109/BWD</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001237/2021-2022</t>
   </si>
   <si>
     <t>1132/DW</t>
   </si>
   <si>
-    <t>26/02/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Nandai Piped Water Supply Scheme at Nandai (Part) (7 Nos Habitation Part), Nagargachhi, Pardupra &amp; Uttar Rameswarpur (Part) Village (Mouza), Kalna-I Block under Burdwan Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Sinking of 250 X 150mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for Aug. of BAIDYAPUR (Z-I) PWSS, Block - Kalna - II and NANDAI PWSS, Block - Kalna - I Piped Water Supply Scheme, Dist - Purba Bardhaman under Burdwan Division, PHE Dte. [For 02 Nos. Tube well].</t>
   </si>
   <si>
     <t>ORD/000151/2023-2024</t>
   </si>
   <si>
     <t>2424/BWD</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...8 lines deleted...]
-    <t>Resource Division</t>
+    <t>Construction of Pump House cum switch room (5.40 mtr x 3.60 mtr) with sanitary arrangement (as per drawing no. PHE/SE/CC/PH/DWG-01/2022-2023) at NANDAI Water Supply Scheme within Kalna Sub-Divn. under Burdwan Division, PHE Dte. Dist.-Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000806/2023-2024</t>
+  </si>
+  <si>
+    <t>4820/BWD</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>SK BADIUZZAMAL</t>
+  </si>
+  <si>
+    <t>Work Order for "Laying of pipeline at gap portion of old and new pipeline of Nandai Piped Water Supply Scheme within Kalna Sub-Division under Burdwan Division , PHE Dte. "</t>
+  </si>
+  <si>
+    <t>ORD/000947/2023-2024</t>
+  </si>
+  <si>
+    <t>1714/KSD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>ER CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Quotation for new service connection charges at Nandai PWSS [PH No.-V][Ref ID-503434397]</t>
   </si>
   <si>
     <t>BILL/01125/2023-2024</t>
   </si>
   <si>
     <t>1086/JJM</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
+    <t>Vehicle bill (Car No.-WB-04G-7127) for the month of September'2023.</t>
+  </si>
+  <si>
+    <t>BILL/01680/2023-2024</t>
+  </si>
+  <si>
+    <t>1041/JJM</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM ACHARYA</t>
+  </si>
+  <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-41J-6795) for the office of the Superintending Engineer, Central Circle, PHE Dte. for the month of January &amp; February'23.</t>
   </si>
   <si>
     <t>BILL/00292/2023-2024</t>
   </si>
   <si>
     <t>218/JJM</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
-    <t>Construction of Pump House cum switch room (5.40 mtr x 3.60 mtr) with sanitary arrangement (as per drawing no. PHE/SE/CC/PH/DWG-01/2022-2023) at NANDAI Water Supply Scheme within Kalna Sub-Divn. under Burdwan Division, PHE Dte. Dist.-Purba Bardhaman.</t>
-[...34 lines deleted...]
-  <si>
     <t>Work Order For "CONSTRUCTION OF TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL FOR NANDAI PWSS &amp; SHIKARPUR PWSS UNDER KALNA SUB-DIVISION UNDER BURDWAN DIVISION, PHE DTE."</t>
   </si>
   <si>
     <t>ORD/001144/2023-2024</t>
   </si>
   <si>
     <t>1980/KSD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>Work Order for "Restoration of 350 mm dia DI Rising Main with other allied works in connection with Augmentation of Nandai (SM/08104) Piped Water Supply Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/001188/2023-2024</t>
   </si>
   <si>
     <t>2192/KSD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
-    <t>Vehicle bill (Car No.-WB-04G-7127) for the month of September'2023.</t>
-[...8 lines deleted...]
-    <t>PARTHA PRATIM ACHARYA</t>
+    <t>Providing left out FHTC at Different places under the Command area of Nandai PWSS under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2024-2025</t>
+  </si>
+  <si>
+    <t>3720/BWD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
   </si>
   <si>
     <t>Providing FHTC in the left out portion of Natungram, Kutirdanga, Kharinan village along with other ancillary work in order to declare Sajal Gram under the command area of NANDAI PWSS (SM/08104) within Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>1447/BWD</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>24/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -961,847 +961,847 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>221</v>
+        <v>110.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>107.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>110.43</v>
+        <v>51.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>107.33</v>
+        <v>49.63</v>
       </c>
       <c r="R5" s="4">
-        <v>97.19</v>
+        <v>96.12</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>51.64</v>
+        <v>67.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>49.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>96.12</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>19.84</v>
+        <v>221</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.14</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>46.09</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>67.99</v>
+        <v>19.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.09</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>9.28</v>
+        <v>5.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>0.79</v>
+        <v>0.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>5.69</v>
+        <v>9.28</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.69</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.4</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.66</v>
+        <v>0.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>49.89</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="P14" s="4">
-        <v>3.3</v>
+        <v>0.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.14</v>
+        <v>0.33</v>
       </c>
       <c r="R14" s="4">
-        <v>95.13</v>
+        <v>49.89</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="P15" s="4">
-        <v>0.39</v>
+        <v>3.3</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P16" s="4">
+        <v>9.32</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>2.45</v>
+      </c>
+      <c r="R16" s="4">
+        <v>26.27</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>9.32</v>
+        <v>42.77</v>
       </c>
       <c r="Q17" s="4">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>26.27</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>548.66</v>