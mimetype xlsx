--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -848,54 +848,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>53.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>51.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -907,54 +907,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>49.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>47.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.01</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1027,54 +1027,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>30.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1145,54 +1145,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>2.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1204,54 +1204,54 @@
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="4">
         <v>4.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1263,54 @@
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>41.42</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>41.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100.35</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1411,54 +1411,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>250.55</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>182.03</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>72.65</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>