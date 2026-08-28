--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -128,144 +128,144 @@
   <si>
     <t>08/08/2021</t>
   </si>
   <si>
     <t>SUNNY ELECTRIC CO.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Rayan Piped Water Supply Scheme at Rayan (Part) (Hatu Dewan(S), Kantai Krishnapur, Katwa Road, KhanPukur, Krishnapur, MadanSayar, Makumpara, Malikpara, Malir Bagan, Muchipara, Muslimpara &amp; Narupara) Village (Mouza), Bardhaman-I Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000191/2021-2022</t>
   </si>
   <si>
     <t>3143/BWD</t>
   </si>
   <si>
     <t>04/06/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>S.R. ENTERPRISE</t>
   </si>
   <si>
+    <t>Extension of UPVC distribution pipeline sluice valve chamber &amp; concrete work in regarding FHTC for Rayan water supply scheme of Bardhaman-I Development Block under Burdwan Division, PHE Dte.[Gr.-E]</t>
+  </si>
+  <si>
+    <t>ORD/000767/2021-2022</t>
+  </si>
+  <si>
+    <t>1428/BSD</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
+    <t>27/11/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of RAYAN Piped Water Supply Scheme at Narayandighi &amp; Sadhanpur (Part) Village (Mouza), Burdwan - I Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2021-2022</t>
+  </si>
+  <si>
+    <t>27/BWD</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>DUBE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of RAYAN Piped Water Supply Scheme at Naridaspara and balance portion of Sukantapally, Suryapally, Nari Purbapara &amp; Nasakali (Nari Mouza), Burdwan - I Block under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2022-2023</t>
+  </si>
+  <si>
+    <t>2558/BWD</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>18/06/2022</t>
+  </si>
+  <si>
+    <t>SARKAR AGENCY</t>
+  </si>
+  <si>
+    <t>Providing FHTC of distribution pipe line at Nari village(Habitation-Sutradharpara,Adibasipara &amp; Suriyapally)for RAYAN Water Supply Scheme at Bardhhaman-I Development Block under Burdwan Division,PHE Dte.Gr.A</t>
+  </si>
+  <si>
+    <t>ORD/000030/2022-2023</t>
+  </si>
+  <si>
+    <t>677/BSD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>22/05/2022</t>
+  </si>
+  <si>
+    <t>BRINDABAN KONAR</t>
+  </si>
+  <si>
     <t>Extension of upvc distribution pipe line, s/valve chamber &amp; conc. Work (Habitation-Belbagan,sutradharpara, Khanpukur &amp; Adibasipara under Nari village) in regarding FHTC for Rayan water supply scheme at Bardhhaman-I Development Block under Burdwan Division, PHE Dte.Gr.B.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000401/2021-2022</t>
   </si>
   <si>
     <t>70/BSD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>13/02/2022</t>
   </si>
   <si>
-    <t>BRINDABAN KONAR</t>
-[...19 lines deleted...]
-  <si>
     <t>Laying of interconnection between tube well No 1 to 6 &amp; OHR and OHR to distribution system for RAYAN &amp; Its Adjoing Mouzas Water Supply Scheme within Bardhaman I Dev. Block , under Burdwan Division, PHE Dte.Gr.C.</t>
   </si>
   <si>
     <t>ORD/000402/2021-2022</t>
   </si>
   <si>
     <t>71/BSD</t>
-  </si>
-[...46 lines deleted...]
-    <t>SARKAR AGENCY</t>
   </si>
   <si>
     <t>Road restoration work due to FHTC &amp; extension pipeline for different village (Rayan, Naryandighi, Nari Das Para, Krishnapur, Nari &amp; Sukantapally) under RAYAN Piped W/S. Scheme at Burdwan - I Dev. Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000593/2023-2024</t>
   </si>
   <si>
     <t>3771/BWD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>DURGAPADA MONDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
@@ -946,371 +946,371 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>4.64</v>
+        <v>4.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.32</v>
+        <v>4</v>
       </c>
       <c r="R5" s="4">
-        <v>93.01</v>
+        <v>99.84</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>30.24</v>
       </c>
       <c r="Q6" s="4">
         <v>30.23</v>
       </c>
       <c r="R6" s="4">
         <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>4.81</v>
+        <v>41.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>41.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100.35</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>2.68</v>
       </c>
       <c r="Q8" s="4">
         <v>2.68</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.01</v>
+        <v>4.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>4</v>
+        <v>4.32</v>
       </c>
       <c r="R9" s="4">
-        <v>99.84</v>
+        <v>93.01</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>41.42</v>
+        <v>4.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>41.57</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100.35</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1320,54 +1320,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>5.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1411,54 +1411,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>250.55</v>
       </c>
       <c r="P13" s="8">
-        <v>182.03</v>
+        <v>187.96</v>
       </c>
       <c r="Q13" s="8">
-        <v>72.65</v>
+        <v>75.02</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>