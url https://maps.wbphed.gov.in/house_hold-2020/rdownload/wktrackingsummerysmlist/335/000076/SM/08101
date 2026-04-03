--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>23/09/2023</t>
   </si>
   <si>
     <t>M/S UNIQUE</t>
   </si>
   <si>
     <t>Laying of pipeline for providing FHTC 100% coverage and also construction &amp; installation of Sluice Valve &amp; Valve Chamber to control the flow of water, road restoration work etc. of different Piped W/S Schemes, Block Jamalpur under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>2488/BWD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S NATIONAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 300 mm X 200 mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) with construction of Pump House, Boundary wall, Land Development and Rising main connection of NABAGRAM Piped Water Supply Scheme, Block- Jamalpur, District:- Purba-Bardhaman under Burdwan Division PHE Dte. [FOR 3rd. TUBE WELL SITE].</t>
+  </si>
+  <si>
+    <t>ORD/001041/2023-2024</t>
+  </si>
+  <si>
+    <t>784/BWD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1041,87 +1059,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>480.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>29.04</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>35</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>680.3</v>
+      </c>
+      <c r="P9" s="8">
+        <v>112.18</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>16.49</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>