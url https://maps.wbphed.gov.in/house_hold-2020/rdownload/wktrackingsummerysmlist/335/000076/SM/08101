--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -862,54 +862,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>67.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>36.94</v>
+        <v>94.19</v>
       </c>
       <c r="R4" s="4">
-        <v>55.05</v>
+        <v>140.35</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -923,54 +923,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>75.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>75.24</v>
+        <v>150.48</v>
       </c>
       <c r="R5" s="4">
-        <v>99.47</v>
+        <v>198.93</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -984,54 +984,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>23.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1106,88 +1106,88 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>29.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>37.34</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>680.3</v>
       </c>
       <c r="P9" s="8">
-        <v>112.18</v>
+        <v>279.16</v>
       </c>
       <c r="Q9" s="8">
-        <v>16.49</v>
+        <v>41.04</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>