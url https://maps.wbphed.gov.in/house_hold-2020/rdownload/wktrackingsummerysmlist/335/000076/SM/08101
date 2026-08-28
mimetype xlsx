--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,110 +89,110 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) retrofitting in the command area of of Nabagram Piped Water Supply Scheme at Jamalpur Block</t>
   </si>
   <si>
     <t>SM/08101</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Nabagram Piped Water Supply Scheme at Ajhapur (Part) (Masagram Habitation), Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. (Agreement No. 115/2020-2021 OF SE/CC/PHE. DTE.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2020-2021</t>
+  </si>
+  <si>
+    <t>1402/BWD</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>16/04/2021</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Nabagram Piped Water Supply Scheme at Ajhapur (Part) (Ajhapur Habitation), Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. (Agreement no. 116/SE/CC/PHE/Dte of 2020-2021)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
+  </si>
+  <si>
+    <t>ORD/000470/2020-2021</t>
+  </si>
+  <si>
+    <t>1515/BWD</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>20/04/2021</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of boundary wall (Back side of OHR) including land development &amp; Pumping out of water at Pump house no - 1 Site of Nabagram Water Supply Scheme under Jamalpur Dev. Block of Burdwan Division, PHE Dte. (Length -50.00 Mtr, Col-20 Nos). Gr.G.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000659/2021-2022</t>
   </si>
   <si>
     <t>472/BSD</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>05/05/2022</t>
   </si>
   <si>
     <t>MOHAMMAD ISSA</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Nabagram Piped Water Supply Scheme at Ajhapur (Part) (Masagram Habitation), Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. (Agreement No. 115/2020-2021 OF SE/CC/PHE. DTE.)</t>
-[...37 lines deleted...]
-  <si>
     <t>Providing FHTC for 100% coverage at Nabagram, Basishta Pur, Keliri, Ajhapur &amp; Dattapur Mouza (Village) for NABAGRAM Piped W/S Scheme, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs)</t>
   </si>
   <si>
     <t>RWS_JAMALPUR</t>
   </si>
   <si>
     <t>ORD/000570/2023-2024</t>
   </si>
   <si>
     <t>3716/BWD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>M/S UNIQUE</t>
   </si>
   <si>
     <t>Laying of pipeline for providing FHTC 100% coverage and also construction &amp; installation of Sluice Valve &amp; Valve Chamber to control the flow of water, road restoration work etc. of different Piped W/S Schemes, Block Jamalpur under Burdwan Division, PHE Dte.</t>
@@ -210,50 +210,71 @@
     <t>01/07/2024</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 300 mm X 200 mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Medium Well Screen (RMS) with construction of Pump House, Boundary wall, Land Development and Rising main connection of NABAGRAM Piped Water Supply Scheme, Block- Jamalpur, District:- Purba-Bardhaman under Burdwan Division PHE Dte. [FOR 3rd. TUBE WELL SITE].</t>
   </si>
   <si>
     <t>ORD/001041/2023-2024</t>
   </si>
   <si>
     <t>784/BWD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
+    <t>Operation &amp; maintenance of distribution system and rising main pipeline (CI / DI / UPVC / HDPE) of NABAGRAM W/S Scheme within Jamalpur Dev. Block under Burdwan Division, P.H.E. Dte. [Period from 01.08.2026 to 31.07.2027 i.e. 12 Months]</t>
+  </si>
+  <si>
+    <t>AE(HQs), Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000853/2026-2027</t>
+  </si>
+  <si>
+    <t>1159/BWD</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>29/07/2027</t>
+  </si>
+  <si>
+    <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -800,180 +821,180 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.77</v>
+        <v>67.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>94.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>140.35</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>67.11</v>
+        <v>75.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>94.19</v>
+        <v>150.48</v>
       </c>
       <c r="R4" s="4">
-        <v>140.35</v>
+        <v>198.93</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>75.65</v>
+        <v>3.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>150.48</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>198.93</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1120,87 +1141,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>29.04</v>
       </c>
       <c r="Q8" s="4">
         <v>10.84</v>
       </c>
       <c r="R8" s="4">
         <v>37.34</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>5.65</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>685.96</v>
+      </c>
+      <c r="P10" s="8">
+        <v>279.16</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>40.7</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>