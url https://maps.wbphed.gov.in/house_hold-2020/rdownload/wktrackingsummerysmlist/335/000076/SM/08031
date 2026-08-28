--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Rretrofitting wroks for Providing Functional Household Tap Connection (FHTC) within the commend area of RASULPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/08031</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Restoration of damaged portion of 75 mm dia &amp; 125 mm dia UPVC pipeline due to widening of GT Road by from Palla Road more to Mahamaya Store at RASULPUR water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. [Gr.-C]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000783/2020-2021</t>
+  </si>
+  <si>
+    <t>19/BSD</t>
+  </si>
+  <si>
+    <t>06/01/2021</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>PAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Rasulpur Piped Water Supply Scheme at Jitkanu, Genraghata, Paschim Tazpur, Ulara (2 Nos Habitation) &amp; Baidyadanga Village (Mouza), Memari-I Block under Burdwan Division, PHE Dte.(Agreement No. 104/SE/CC/PHE/DTE of 2020-2021)</t>
+  </si>
+  <si>
+    <t>ORD/000578/2020-2021</t>
+  </si>
+  <si>
+    <t>996/BWD</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>05/04/2021</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Rasulpur Piped Water Supply Scheme at Chaknara, Rasulpur (4 Nos Habitation Part) Daluibazar (Part) Village (Mouza), Memari-I Block under Burdwan Division, PHE Dte..[Agreement No. 103/SE/CC/PHE/Dte of 2020-2021.]</t>
+  </si>
+  <si>
+    <t>ORD/000600/2020-2021</t>
+  </si>
+  <si>
+    <t>997/BWD</t>
+  </si>
+  <si>
     <t>Providing FHTC from dist. System within the command area of RASULPUR Piped Water Supply Scheme at Genraghata, Paschim Tazpur, Ulara, Daluibazar of Daluibazar - I G.P. and different samsad such as Samsad No. 05, 13, 08, 12, 09, 10, 11, 15 &amp; 14 within Nimo-I G.P. at Memari-I Development Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000612/2021-2022</t>
   </si>
   <si>
     <t>1572/BWD</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>15/05/2022</t>
   </si>
   <si>
     <t>SUJAY KUMAR RAY</t>
   </si>
   <si>
+    <t>Emergency repair and provided (4 nos.100 dia S.V) No's Sluice Valve at Rasulpur Natun Rasta,Nichu Bazar of RASULPUR Piped Water Supply Scheme (Retrofittings) for smooth drinking water supply within within Memari-I Block under Burdwan Division, PHE Dte. Gr.D</t>
+  </si>
+  <si>
+    <t>ORD/000564/2022-2023</t>
+  </si>
+  <si>
+    <t>1920/BSD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/11/2022</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
     <t>Emergency repair and provide 5 (5 nos 100 dia. S.V) No's Sluice Valve at Chaknara &amp; Ullara village under Rasulpur piped water supply scheme (Retro Fittings) for smooth drinking water supply within Memari-I Block under Burdwan Division, PHE Dte (Part-B).</t>
   </si>
   <si>
     <t>Junior Engineer, RWS, Memari-I Dev. Bolck</t>
   </si>
   <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>1972/BSD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
-    <t>SUPRIYA RAY</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Balance portion of Boundary wall at Head Works Site of RASULPUR Water Supply scheme under MEMARI-I Block of Burdwan Division, PHE Dte. (Length -15.00 Mtr, Col-7 Nos). Gr.E.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000443/2022-2023</t>
   </si>
   <si>
     <t>1481/BSD</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>24/09/2022</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2021-2022</t>
   </si>
   <si>
     <t>425/BWD</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...58 lines deleted...]
-    <t>PAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for RASULPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000982/2024-2025</t>
   </si>
   <si>
     <t>4474/BWD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>SARKAR AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -816,532 +816,532 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>55.17</v>
+        <v>4.79</v>
       </c>
       <c r="Q3" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="R3" s="4">
+        <v>88.74</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.9</v>
+        <v>93.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>188.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>201.32</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>1.95</v>
+        <v>95.96</v>
       </c>
       <c r="Q5" s="4">
+        <v>189.33</v>
+      </c>
+      <c r="R5" s="4">
+        <v>197.3</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.5</v>
+        <v>55.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>41.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>75.93</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>0.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>95.96</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>94.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.65</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>93.49</v>
+        <v>1.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>94.11</v>
+        <v>1.51</v>
       </c>
       <c r="R9" s="4">
-        <v>100.66</v>
+        <v>77.54</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>4.79</v>
+        <v>5.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>91.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1352,54 +1352,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>350.24</v>
       </c>
       <c r="P12" s="8">
-        <v>188.77</v>
+        <v>425.2</v>
       </c>
       <c r="Q12" s="8">
-        <v>53.9</v>
+        <v>121.4</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>