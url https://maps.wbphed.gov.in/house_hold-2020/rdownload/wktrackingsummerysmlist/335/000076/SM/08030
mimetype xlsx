--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,339 +89,339 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting along with intake jetty protection and minor repair of WTP at Surface Water Based Piped Water Supply Scheme for Arsenic affected areas of Purbasthali-II Block</t>
   </si>
   <si>
     <t>SM/08030</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Augmentation of Purbasthali Piped Water Supply Scheme at Kasthashali Village (Kasthashali habitation) (Mouza) &amp; Purbasthali village (Purbasthali habitation), Purbasthali-II Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000316/2020-2021</t>
+  </si>
+  <si>
+    <t>1328/BWD</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>13/04/2021</t>
+  </si>
+  <si>
+    <t>INDIAN ENGINEERS CO.-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Sajiara, Simla, Barapara, Bodhsah, Dubrajpur, Gobindapur, Isabpur, Kaibati, Khord Kaibati, Kubajpur, Kuksimla, Muksimpara, Sanghoshpara, Sumuria &amp; Chhatni (15nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000016/2021-2022</t>
   </si>
   <si>
     <t>3230/BWD</t>
   </si>
   <si>
     <t>10/06/2021</t>
   </si>
   <si>
     <t>09/08/2021</t>
   </si>
   <si>
     <t>UNICON INDIA</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Majida, Rukuspur, Uttar Lakshmipur, Candipur, Gopipur, Kuturia &amp; Mertala (7nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2021-2022</t>
+  </si>
+  <si>
+    <t>3393/BWD</t>
+  </si>
+  <si>
+    <t>24/06/2021</t>
+  </si>
+  <si>
+    <t>23/08/2021</t>
+  </si>
+  <si>
+    <t>SATYANARAYAN ENGINEERS CO. OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply of SS316 grade flow control valve for FHTC at Surface Water Based w/s scheme for Arsenic affected areas of Purbasthali-II block within Kalna Sub-Division under Burdwan Division, PHE Dte. (Part-A) and delivered to Barsul Divisional Store .[Part-3]</t>
+  </si>
+  <si>
+    <t>ORD/000113/2021-2022</t>
+  </si>
+  <si>
+    <t>3836/BWD</t>
+  </si>
+  <si>
+    <t>23/07/2021</t>
+  </si>
+  <si>
+    <t>07/08/2021</t>
+  </si>
+  <si>
+    <t>A.K. SIKDAR</t>
+  </si>
+  <si>
     <t>Work Order for Providing Functional Household Tap Connection(FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Muragachha, Sardanga, Sihipara, Bagachra, Baragachhi, Belgachhi, Kumirpara, Lohachur, Atpara, Barea, Dhamas, Kamalapur &amp; Kamalnagar (13nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000037/2021-2022</t>
   </si>
   <si>
     <t>3418/BWD</t>
   </si>
   <si>
     <t>25/06/2021</t>
   </si>
   <si>
     <t>24/08/2021</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Majida, Rukuspur, Uttar Lakshmipur, Candipur, Gopipur, Kuturia &amp; Mertala (7nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Work Order for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Hapania, Kankhal, Khar Dattapara, Pathangram, Sontoshpur Pila &amp; Uttar Srirampur (6nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000033/2021-2022</t>
   </si>
   <si>
     <t>3416/BWD</t>
   </si>
   <si>
     <t>M/S ASHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Harispur, Hatsiuri, Jajneswarpur, Jamalpur, Madhupur, Nakadaha, Nimdaha, Palasberia &amp; Sarangpur (9nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2021-2022</t>
+  </si>
+  <si>
+    <t>3417/BWD</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Relaying of different dia UPVC pipeline at damaged portion as shown by Horizon of Zone-III of surface based water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.[SL-B]</t>
+  </si>
+  <si>
+    <t>ORD/000959/2020-2021</t>
+  </si>
+  <si>
+    <t>148/KSD</t>
+  </si>
+  <si>
+    <t>14/03/2021</t>
+  </si>
+  <si>
+    <t>CHANCHAL PAL</t>
+  </si>
+  <si>
+    <t>Construction of wash out &amp; over flow &amp; drain for drain out of over flow water by 250 mm dia UPVC pipeline &amp; soak well along with land development at Zone-I Head work site of surface based water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.[SL-C]</t>
+  </si>
+  <si>
+    <t>ORD/000960/2020-2021</t>
+  </si>
+  <si>
+    <t>160/KSD</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>21/03/2021</t>
+  </si>
+  <si>
+    <t>INVENT ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply of SS316 grade flow control valve for FHTC at surface water based water supply scheme for Arsenic affected areas of Purbasthali-II Block within Kalna Sub-Division under Burdwan Division, PHE Dte.[Part-B] and delivered at Barsul Divisional store.</t>
+  </si>
+  <si>
+    <t>ORD/000776/2021-2022</t>
+  </si>
+  <si>
+    <t>4476/BWD</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>18/09/2021</t>
+  </si>
+  <si>
+    <t>INDIA PIPE FITTING CO</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Ukhra, Dafarpota, Dampal, Mmudpur, Narayanpur, Nowapara, Patuli, Tegachhi &amp; Gachha (9nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2021-2022</t>
+  </si>
+  <si>
+    <t>3122/BWD</t>
+  </si>
+  <si>
+    <t>02/06/2021</t>
+  </si>
+  <si>
+    <t>01/08/2021</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kamalnagar Surface Based Piped Water Supply Scheme at Biswarambha, Dhitpur, Doghori, Falea, Harishi &amp; Moail, (6nos) Village (Mouza) under Kalna Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000005/2021-2022</t>
+  </si>
+  <si>
+    <t>3121/BWD</t>
+  </si>
+  <si>
+    <t>IJABUL SEKH</t>
+  </si>
+  <si>
+    <t>Sheet piling and others ancillary works to protect errosion of river bank protection area at raw water intake point of Kamalnagar WTP under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>2015/BWD</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>02/06/2022</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Laying of 140 mm dia HDPE Pipe from Bardangamore to Khardattapara more (Node No- 289A -289- 286) of Zone-III under Surface Based W/S Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte. (Sl No-A)</t>
+  </si>
+  <si>
+    <t>ORD/000433/2021-2022</t>
+  </si>
+  <si>
+    <t>84/KSD</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>19/02/2022</t>
+  </si>
+  <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Purbasthali ¿ II Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000365/2021-2022</t>
   </si>
   <si>
     <t>149/BWD</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>06/02/2022</t>
   </si>
   <si>
     <t>G.S. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
-    <t>Construction of wash out &amp; over flow &amp; drain for drain out of over flow water by 250 mm dia UPVC pipeline &amp; soak well along with land development at Zone-I Head work site of surface based water supply scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.[SL-C]</t>
-[...97 lines deleted...]
-  <si>
     <t>Withdrawing of 110 mm dia HDPE Pipeline and relaying of 140 mm dia HDPE Pipe from Naomatha more to Bordanga more (Node No- 291 to 289-289A) under Surface Based W/S Scheme (Zone-III) within Kalna Sub-Division under Burdwan Division, PHE Dte. (Sl No-B)</t>
   </si>
   <si>
     <t>ORD/000434/2021-2022</t>
   </si>
   <si>
     <t>87/KSD</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
     <t>20/02/2022</t>
   </si>
   <si>
-    <t>Sheet piling and others ancillary works to protect errosion of river bank protection area at raw water intake point of Kamalnagar WTP under Burdwan Division PHE Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Repairing and Renovation of Filter Bed, Main Boundary Gate, resetting of Paver Block Pathway, replacement of different damaged portion of doors/windows or any other structures &amp; other related works for Kamalnagar WTP within Kalna Sub Division under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000894/2023-2024</t>
   </si>
   <si>
     <t>5510/BWD</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
-  </si>
-[...16 lines deleted...]
-    <t>IJABUL SEKH</t>
   </si>
   <si>
     <t>Painting and renovation work of WTP Building, Boundary Wall, Truss Bridge etc. at Kamalnagar of Surface Water Based Water Supply Scheme within Kalna Sub-Divn. under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000886/2023-2024</t>
   </si>
   <si>
     <t>5517/BWD</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>SETH ENTERPRISE</t>
   </si>
   <si>
     <t>Painting &amp; renovation work at Purbasthali raw water pumping station within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001122/2023-2024</t>
   </si>
   <si>
     <t>4560/BWD</t>
   </si>
@@ -1034,57 +1034,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>223.63</v>
+        <v>91.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>42.56</v>
+        <v>3.02</v>
       </c>
       <c r="R3" s="4">
-        <v>19.03</v>
+        <v>3.3</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1093,57 +1093,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>232.13</v>
+        <v>223.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>80.59</v>
+        <v>174.41</v>
       </c>
       <c r="R4" s="4">
-        <v>34.72</v>
+        <v>77.99</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1155,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>219.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>88.33</v>
+        <v>305.67</v>
       </c>
       <c r="R5" s="4">
-        <v>40.18</v>
+        <v>139.06</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1214,1045 +1214,1045 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>17.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.62</v>
+        <v>35.25</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>146.22</v>
+        <v>232.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>289.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>124.61</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>22.15</v>
+        <v>146.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>124.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.14</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.1</v>
+        <v>230.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>288.1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>125.06</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>17.62</v>
+        <v>4.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.54</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>91.41</v>
+        <v>2.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.97</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>212.45</v>
+        <v>17.62</v>
       </c>
       <c r="Q12" s="4">
-        <v>53.87</v>
+        <v>17.62</v>
       </c>
       <c r="R12" s="4">
-        <v>25.35</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>230.37</v>
+        <v>212.45</v>
       </c>
       <c r="Q13" s="4">
-        <v>82.01</v>
+        <v>200.97</v>
       </c>
       <c r="R13" s="4">
-        <v>35.6</v>
+        <v>94.59</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>89</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.84</v>
+        <v>225.09</v>
       </c>
       <c r="Q14" s="4">
+        <v>296.67</v>
+      </c>
+      <c r="R14" s="4">
+        <v>131.8</v>
+      </c>
+      <c r="S14" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>4.84</v>
+        <v>122.2</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>122.2</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="P16" s="4">
-        <v>122.2</v>
+        <v>4.84</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>97.97</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>4.82</v>
+        <v>22.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>21.59</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>97.46</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="P18" s="4">
-        <v>47.97</v>
+        <v>4.84</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="I19" s="13" t="s">
+      <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>225.09</v>
+        <v>47.97</v>
       </c>
       <c r="Q19" s="4">
-        <v>91.62</v>
+        <v>26.68</v>
       </c>
       <c r="R19" s="4">
-        <v>40.7</v>
+        <v>55.61</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P20" s="4">
         <v>12.63</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="P21" s="4">
         <v>6.53</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>61.55</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P22" s="4">
         <v>579.85</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>234.86</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>40.5</v>
       </c>
       <c r="S22" s="4">
         <v>2</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P23" s="4">
         <v>1209.62</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
@@ -2263,54 +2263,54 @@
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>144</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>3633.91</v>
       </c>
       <c r="P24" s="8">
-        <v>456.59</v>
+        <v>2172.24</v>
       </c>
       <c r="Q24" s="8">
-        <v>12.56</v>
+        <v>59.78</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>