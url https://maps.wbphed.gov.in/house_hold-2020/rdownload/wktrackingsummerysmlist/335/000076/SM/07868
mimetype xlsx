--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>Relaying and restoration of damaged pipeline of distribution main for widening of PWD road and Bridge at Sahebganj Bazar for providing FHTC within Kashipur W/S Scheme in Bhatar Block under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000564/2023-2024</t>
   </si>
   <si>
     <t>653/DSD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>23/09/2023</t>
   </si>
   <si>
     <t>ANWESHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of damaged pipeline of distribution main for construction of drain, concrete road etc at various point at Majhipara village for providing FHTC within Kashipur W/S Scheme in Bhatar Block under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000563/2023-2024</t>
   </si>
   <si>
     <t>652/DSD</t>
+  </si>
+  <si>
+    <t>Arrangement of drinking water supply by installation of solar submersible pump including TW, LDS, FHTC etc. within command area of KASHIPUR W/S. Scheme, Bhatar Block under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000969/2025-2026</t>
+  </si>
+  <si>
+    <t>450/BWD</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>M/S B.N. GUPTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -970,54 +988,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.5</v>
+        <v>9</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1088,54 +1106,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>35.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.66</v>
+        <v>59.31</v>
       </c>
       <c r="R6" s="4">
-        <v>84.68</v>
+        <v>169.37</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1147,54 +1165,54 @@
         <v>25</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1224,54 @@
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P8" s="4">
         <v>4.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>9.91</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1265,54 +1283,54 @@
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>4.52</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>9.91</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1324,54 +1342,54 @@
         <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>14.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>28.99</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1385,54 +1403,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1507,54 +1525,54 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P13" s="4">
         <v>4.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.8</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1568,54 +1586,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P14" s="4">
         <v>4.84</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>24.8</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1629,54 +1647,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P15" s="4">
         <v>4.84</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>24.8</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1690,54 +1708,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>0.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1751,101 +1769,160 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P18" s="4">
+        <v>152.79</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>246.77</v>
+      </c>
+      <c r="P19" s="8">
+        <v>84.5</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>34.24</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>