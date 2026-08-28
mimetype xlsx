--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Kashipur Piped Water Supply Scheme at Bhatar Block</t>
   </si>
   <si>
     <t>SM/07868</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Nurpur village and Nurpur Habitation of KASHIPUR piped water supply scheme within Durgapur Sub-Division (Bardhaman North) under Burdwan Division, PHE Dte. [Phase-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000659/2020-2021</t>
+  </si>
+  <si>
+    <t>3971/BWD</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>13/11/2020</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kashipur village in Sahebganj habitation of Kashipur piped water supply scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-361/BWD/2020-21)</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000266/2020-2021</t>
+  </si>
+  <si>
+    <t>3973/BWD</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Nurpur village and Nurpur habitation of Kashipur piped water supply scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-359/BWD/2020-21)</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2020-2021</t>
+  </si>
+  <si>
+    <t>3340/BWD</t>
+  </si>
+  <si>
+    <t>18/09/2020</t>
+  </si>
+  <si>
+    <t>18/10/2020</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kashipur village and Sahebganj habitation of Kashipur piped water supply scheme within Durgapur (Bardhaman North) Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-360/BWD/2020-21)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000312/2020-2021</t>
+  </si>
+  <si>
+    <t>3339/BWD</t>
+  </si>
+  <si>
     <t>Extension of distribution main for providing FHTC at Kashipur Ramgere Adibasipara within Kashipur W/S Scheme in Bhatar Block under Burdwan Division, P.H.E. Dte. [Gr.-A]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000176/2021-2022</t>
   </si>
   <si>
     <t>602/DSD</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>06/11/2021</t>
   </si>
   <si>
-    <t>THREE MAA ENTERPRISE</t>
+    <t>ORD/000182/2021-2022</t>
+  </si>
+  <si>
+    <t>619/DSD</t>
+  </si>
+  <si>
+    <t>25/10/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Sripur village (Sripur Habitation) of Kashipur piped water supply scheme within Durgapur Sub-Division under Burdwan Division, PHE Dte.(Tr No.-718/BWD/2020-21)</t>
   </si>
   <si>
     <t>ORD/000613/2020-2021</t>
   </si>
   <si>
     <t>1439/BWD</t>
   </si>
   <si>
     <t>18/02/2021</t>
   </si>
   <si>
     <t>05/03/2021</t>
   </si>
   <si>
     <t>ROY BISWAS CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Nurpur village and Nurpur Habitation of KASHIPUR piped water supply scheme within Durgapur Sub-Division (Bardhaman North) under Burdwan Division, PHE Dte. [Phase-I]</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Kashipur Piped Water Supply Scheme at Sripur, (Sripur Habitation), Kashipur (Part) (Kashipur &amp; Sahabganj Part Habitation) Village (Mouza), Bhatar Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2021-2022</t>
   </si>
   <si>
     <t>3118/BWD</t>
   </si>
   <si>
     <t>02/06/2021</t>
   </si>
   <si>
     <t>02/07/2021</t>
   </si>
   <si>
-    <t>PREMANANDA ROY BISWAS</t>
-[...13 lines deleted...]
-  <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kashipur (Part) village (Kashipur habitation) of Kashipur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 18] [Agr. No. 720/BWD of 2020-2021]</t>
   </si>
   <si>
     <t>ORD/000375/2020-2021</t>
   </si>
   <si>
     <t>1441/BWD</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Kashipur (Part) village (Sahebganj (P) habitation) of Kashipur Piped Water Supply Scheme within Durgapur Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 16] [Agree Ment No.719/BWD of 2020-21]</t>
   </si>
   <si>
     <t>ORD/000368/2020-2021</t>
   </si>
   <si>
     <t>1440/BWD</t>
   </si>
   <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Bhatar Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000389/2021-2022</t>
   </si>
   <si>
     <t>268/BWD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>13/02/2022</t>
   </si>
   <si>
     <t>BHARAT CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of damaged pipeline during construction of drain, concrete road etc and making valve chamber at various point at Kashipur village within Kashipur W/S Scheme in Bhatar Block under Burdwan Division, P.H.E. Dte. [SL-14]</t>
   </si>
   <si>
-    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000886/2022-2023</t>
   </si>
   <si>
     <t>739/DSD</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>PAPRI HAZRA</t>
   </si>
   <si>
+    <t>Restoration of damaged pipeline of distribution main for construction of drain, concrete road etc at various point at Majhipara village for providing FHTC within Kashipur W/S Scheme in Bhatar Block under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000563/2023-2024</t>
+  </si>
+  <si>
+    <t>652/DSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>ANWESHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Relaying and restoration of damaged pipeline of distribution main for widening of PWD road and Bridge at Sahebganj Bazar for providing FHTC within Kashipur W/S Scheme in Bhatar Block under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000564/2023-2024</t>
+  </si>
+  <si>
+    <t>653/DSD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC)from distribution system within the command area of Kashipur water supply scheme at Kashipur Nurpur and Sahebganj village to make its Swajalgram under JAL JIBAN MISSION within Bhatar Block in Purba Bardhanan District undrer Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000398/2024-2025</t>
   </si>
   <si>
     <t>623/DSD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>RAM MOHAN MUKHERJEE</t>
-  </si>
-[...67 lines deleted...]
-    <t>652/DSD</t>
   </si>
   <si>
     <t>Arrangement of drinking water supply by installation of solar submersible pump including TW, LDS, FHTC etc. within command area of KASHIPUR W/S. Scheme, Bhatar Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000969/2025-2026</t>
   </si>
   <si>
     <t>450/BWD</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>M/S B.N. GUPTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -926,900 +926,900 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.82</v>
+        <v>1.21</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.5</v>
+        <v>4.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>9</v>
+        <v>1.2</v>
       </c>
       <c r="R4" s="4">
-        <v>200</v>
+        <v>24.8</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>1.21</v>
+        <v>4.84</v>
       </c>
       <c r="Q5" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="R5" s="4">
+        <v>24.8</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>35.02</v>
+        <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>59.31</v>
+        <v>1.2</v>
       </c>
       <c r="R6" s="4">
-        <v>169.37</v>
+        <v>24.8</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.82</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>4.48</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.44</v>
+        <v>4.82</v>
       </c>
       <c r="R8" s="4">
-        <v>9.91</v>
+        <v>99.93</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>4.52</v>
+        <v>4.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.45</v>
+        <v>9</v>
       </c>
       <c r="R9" s="4">
-        <v>9.91</v>
+        <v>200</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>14.17</v>
+        <v>35.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.11</v>
+        <v>59.31</v>
       </c>
       <c r="R10" s="4">
-        <v>28.99</v>
+        <v>169.37</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>4.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.86</v>
+        <v>0.44</v>
       </c>
       <c r="R11" s="4">
-        <v>99.64</v>
+        <v>9.91</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>3.15</v>
+        <v>4.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.45</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>9.91</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.84</v>
+        <v>14.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.2</v>
+        <v>4.11</v>
       </c>
       <c r="R13" s="4">
-        <v>24.8</v>
+        <v>28.99</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.84</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.2</v>
+        <v>0.86</v>
       </c>
       <c r="R14" s="4">
-        <v>24.8</v>
+        <v>99.64</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>4.84</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.2</v>
+        <v>0.96</v>
       </c>
       <c r="R15" s="4">
-        <v>24.8</v>
+        <v>99.82</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
         <v>0.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0.95</v>
       </c>
       <c r="R16" s="4">
         <v>99.91</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.96</v>
+        <v>3.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>