--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,378 +89,402 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of MADHABPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/07862</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Gureghar village and Gureghar habitation of Madhabpur piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-557/BWD/2020-21)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000260/2020-2021</t>
+  </si>
+  <si>
+    <t>4910/BWD</t>
+  </si>
+  <si>
+    <t>08/12/2020</t>
+  </si>
+  <si>
+    <t>07/01/2021</t>
+  </si>
+  <si>
+    <t>KAUSHIK RAY</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Jarogram village and Jaragram habitation of Madhabpur piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-441/BWD/2020-21)</t>
+  </si>
+  <si>
+    <t>ORD/000173/2020-2021</t>
+  </si>
+  <si>
+    <t>3333/BWD</t>
+  </si>
+  <si>
+    <t>18/09/2020</t>
+  </si>
+  <si>
+    <t>18/10/2020</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Gureghar village and Gureghar habitation of Madhabpur piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-440/BWD/2020-21)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2020-2021</t>
+  </si>
+  <si>
+    <t>3332/BWD</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Madhabpur village and Madhabpur habitation of MADHABPUR Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [GROUP : ¿7C¿]</t>
+  </si>
+  <si>
+    <t>ORD/000847/2020-2021</t>
+  </si>
+  <si>
+    <t>3334/BWD</t>
+  </si>
+  <si>
+    <t>KAJAL MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Madhabpur village and Madhabpur habitation of MADHABPUR Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [GROUP : ¿7C¿]</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000846/2020-2021</t>
+  </si>
+  <si>
+    <t>7050/BWD</t>
+  </si>
+  <si>
+    <t>22/12/2020</t>
+  </si>
+  <si>
+    <t>21/01/2021</t>
+  </si>
+  <si>
     <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Jarogram village and Jarogram habitation of Madhabpur piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. [Phase-I](Tr No.-662/BWD/2020-21)</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000259/2020-2021</t>
   </si>
   <si>
     <t>4911/BWD</t>
   </si>
   <si>
-    <t>08/12/2020</t>
-[...41 lines deleted...]
-    <t>3333/BWD</t>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Madhabpur (Part) village (Madhabpur (P) habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 06]</t>
+  </si>
+  <si>
+    <t>ORD/000458/2020-2021</t>
+  </si>
+  <si>
+    <t>1417/BWD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
   </si>
   <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Dumo village (Dumo habitation) &amp; Satgoria village (Satgoria habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 07] [Agr. No.721/BWD of 2020-2021]</t>
   </si>
   <si>
     <t>ORD/000376/2020-2021</t>
   </si>
   <si>
     <t>1418/BWD</t>
   </si>
   <si>
-    <t>18/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>BRINDABAN KONAR</t>
   </si>
   <si>
-    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Madhabpur village and Madhabpur habitation of MADHABPUR Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [GROUP : ¿7C¿]</t>
-[...8 lines deleted...]
-    <t>KAJAL MUKHERJEE</t>
+    <t>Repairing of damaged 180 mm dia UPVC pipeline at Madhabpur village for Madhabpur water supply scheme within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-I]</t>
+  </si>
+  <si>
+    <t>ORD/000844/2020-2021</t>
+  </si>
+  <si>
+    <t>79/BSD</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>KOUSIK MALLICK</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Jargram (Part) village (Jargram (P) habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 05]</t>
+  </si>
+  <si>
+    <t>ORD/000421/2020-2021</t>
+  </si>
+  <si>
+    <t>1416/BWD</t>
+  </si>
+  <si>
+    <t>LAKSHMIKANTA DAS</t>
   </si>
   <si>
     <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Mirzapur village (Mirzapur habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 10]</t>
   </si>
   <si>
     <t>ORD/000194/2021-2022</t>
   </si>
   <si>
     <t>6189/BWD</t>
   </si>
   <si>
     <t>28/10/2021</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>JAI MAA DURGA &amp; CO.</t>
   </si>
   <si>
-    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Madhabpur (Part) village (Madhabpur (P) habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 06]</t>
-[...52 lines deleted...]
-  <si>
     <t>Laying of damaged UPVC pipeline with HDPE pipes at Madhabpur village for Madhabpur Zone-I water supply scheme within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-G]</t>
   </si>
   <si>
     <t>ORD/000534/2021-2022</t>
   </si>
   <si>
     <t>1478/BSD</t>
   </si>
   <si>
     <t>09/11/2021</t>
   </si>
   <si>
     <t>09/12/2021</t>
   </si>
   <si>
+    <t>Extension of pipeline for providing functional household tap connection at Gureghar village of MADHABPUR Zone-II piped water supply scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte. [Gr.-A]</t>
+  </si>
+  <si>
+    <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
+  </si>
+  <si>
+    <t>ORD/000234/2021-2022</t>
+  </si>
+  <si>
+    <t>1128/BSD</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>10/10/2021</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Gureghar village (Gureghar habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. (Part - A). [SL. No. : 08]</t>
+  </si>
+  <si>
+    <t>ORD/000543/2020-2021</t>
+  </si>
+  <si>
+    <t>1419/BWD</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Mirzapur village (Mirzapur habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 10]</t>
+  </si>
+  <si>
+    <t>ORD/000536/2020-2021</t>
+  </si>
+  <si>
+    <t>1421/BWD</t>
+  </si>
+  <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Gureghar village (Gureghar habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. (Part - B). [SL. No. : 09]</t>
+  </si>
+  <si>
+    <t>ORD/000460/2020-2021</t>
+  </si>
+  <si>
+    <t>1420/BWD</t>
+  </si>
+  <si>
+    <t>Extension of uPVC pipeline regarding FHTC for Gureghar, Dumo, Basantabati habitation under Madhabpur (Zone-II) W/S. Scheme at Jamalpur Development Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>3139/BWD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>PRATIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension of uPVC pipeline for providing FHTC from existing distribution pipe line system within command area of MADHABPUR (Zone-II) W/S Scheme at Khalerpar under Gureghar village, Jamalpur Development Block under Burdwan Division, PHE Dte". Gr,B.</t>
+  </si>
+  <si>
+    <t>ORD/000562/2022-2023</t>
+  </si>
+  <si>
+    <t>2099/BSD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
     <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Jargram (Part) village (Jargram (P) habitation) of Madhabpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. [SL. No. : 05]</t>
   </si>
   <si>
     <t>ORD/000027/2022-2023</t>
   </si>
   <si>
     <t>2058/BWD</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>04/05/2022</t>
   </si>
   <si>
-    <t>Extension of uPVC pipeline regarding FHTC for Gureghar, Dumo, Basantabati habitation under Madhabpur (Zone-II) W/S. Scheme at Jamalpur Development Block under Burdwan Division, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>28/12/2022</t>
+    <t>Construction of switch rooms &amp; Rising main at different TW site for MADHABPUR (Zone-I) Piped Water Supply Scheme under Jamalpur Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>RWS_JAMALPUR</t>
+  </si>
+  <si>
+    <t>ORD/000532/2023-2024</t>
+  </si>
+  <si>
+    <t>3629/BWD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI GOSWAMI</t>
+  </si>
+  <si>
+    <t>Preparation and Submission of DPR for Augmentation of MADHABPUR PWSS under Jamalpur Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000363/2023-2024</t>
+  </si>
+  <si>
+    <t>1525/BSD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>CARTO</t>
   </si>
   <si>
     <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for 3RD TW site of MADHABPUR (Z-I) W/S Scheme under Jamalpur Block within Burdwan Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000201/2023-2024</t>
   </si>
   <si>
     <t>2704/BWD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>08/07/2023</t>
   </si>
   <si>
     <t>TULIP ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Preparation and Submission of DPR for Augmentation of MADHABPUR PWSS under Jamalpur Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
-[...86 lines deleted...]
-    <t>DEBJYOTI GOSWAMI</t>
+    <t>Laying of u-PVC Pipe Line (Parallel Pipeline) from Satgoria habitation to Haridal Habitation under Madhabpur Zone-I PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte. [SM/07862]</t>
+  </si>
+  <si>
+    <t>AE(HQs), Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Burdwan Division</t>
+  </si>
+  <si>
+    <t>ORD/000810/2026-2027</t>
+  </si>
+  <si>
+    <t>999/BWD</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>M/S GOSWAMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,51 +873,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1010,1350 +1034,1411 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.87</v>
+        <v>9.73</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.87</v>
+        <v>9.73</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.87</v>
+        <v>9.73</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>4.87</v>
+        <v>4.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.87</v>
+        <v>4.86</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>4.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.86</v>
+        <v>4.49</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>92.21</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>4.86</v>
+        <v>4.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>2.19</v>
+        <v>4.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.28</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>67.34</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>4.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.72</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>4.86</v>
+        <v>4.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.52</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>4.82</v>
+        <v>4.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.86</v>
+        <v>2.19</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
         <v>3.57</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.56</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>4.86</v>
+        <v>1.4</v>
       </c>
       <c r="Q15" s="4">
+        <v>1.25</v>
+      </c>
+      <c r="R15" s="4">
+        <v>89.4</v>
+      </c>
+      <c r="S15" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="P16" s="4">
-        <v>5.64</v>
+        <v>4.87</v>
       </c>
       <c r="Q16" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="R16" s="4">
+        <v>200</v>
+      </c>
+      <c r="S16" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="P17" s="4">
-        <v>0.9</v>
+        <v>4.86</v>
       </c>
       <c r="Q17" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="R17" s="4">
+        <v>200.09</v>
+      </c>
+      <c r="S17" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.87</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>4.87</v>
+      </c>
+      <c r="R18" s="4">
         <v>100</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...14 lines deleted...]
-      <c r="Q18" s="4">
+      <c r="S18" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="P19" s="4">
-        <v>0.78</v>
+        <v>5.64</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>98.15</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>47</v>
+        <v>108</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="P20" s="4">
-        <v>4.87</v>
+        <v>0.9</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.87</v>
+        <v>0.9</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>99.81</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13" t="s">
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="K21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="P21" s="4">
         <v>4.86</v>
       </c>
       <c r="Q21" s="4">
         <v>4.86</v>
       </c>
       <c r="R21" s="4">
-        <v>100.05</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>4.87</v>
+        <v>9.11</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>7.42</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>81.52</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="P23" s="4">
-        <v>1.4</v>
+        <v>0.78</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="J24" s="13" t="s">
         <v>129</v>
       </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P24" s="4">
-        <v>9.11</v>
+        <v>13.26</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>12.53</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>94.49</v>
       </c>
       <c r="S24" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P25" s="4">
+        <v>4.62</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>109.51</v>
+      </c>
+      <c r="P26" s="8">
+        <v>134.17</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>122.52</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>