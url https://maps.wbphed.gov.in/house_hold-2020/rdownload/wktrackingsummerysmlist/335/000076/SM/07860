--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,62 @@
     <t>12/07/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>3107/BWD</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Providing 19 Nos. FHTC at DHOLAN &amp; FAGUPUR village for declaration of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>1036/BSD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1096,87 +1108,146 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>309.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>323.01</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>