--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,71 +171,50 @@
     <t>1037/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Providing 35 Nos.FHTC at KASHIMPUR village for declearation of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>1278/BSD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Providing 19 Nos. FHTC at DHOLAN &amp; FAGUPUR village for declaration of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000178/2024-2025</t>
   </si>
   <si>
     <t>1036/BSD</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -636,73 +615,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -797,54 +776,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.09</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -856,54 +835,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>1.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.37</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1069,185 +1048,124 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>309.6</v>
+        <v>0.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>13.42</v>
+      </c>
+      <c r="P9" s="8">
+        <v>4.41</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>32.87</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>