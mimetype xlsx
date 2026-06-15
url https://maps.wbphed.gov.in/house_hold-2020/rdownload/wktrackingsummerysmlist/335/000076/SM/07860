--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,71 @@
     <t>Providing 35 Nos.FHTC at KASHIMPUR village for declearation of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>1278/BSD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>Providing 19 Nos. FHTC at DHOLAN &amp; FAGUPUR village for declaration of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000178/2024-2025</t>
   </si>
   <si>
     <t>1036/BSD</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1085,87 +1106,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>0.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>309.6</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>85</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>323.01</v>
+      </c>
+      <c r="P10" s="8">
+        <v>4.41</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1.37</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>