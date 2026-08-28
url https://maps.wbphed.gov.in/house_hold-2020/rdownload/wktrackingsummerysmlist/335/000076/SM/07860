--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,165 +89,165 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of ISUFABAD Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/07860</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Extension of pipeline for ISUFABAD Water Supply Scheme at KASIMPUR village within BURDWAN-I Block , under Burdwan Division, PHE Dte.Gr.A</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000473/2021-2022</t>
+  </si>
+  <si>
+    <t>274/BSD</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>SUPRIYA RAY</t>
+  </si>
+  <si>
+    <t>Pipeline with FHTC for Isufabad Water Supply Scheme at ISUFABAD village (15 Nos) of Burdwan-I Block, under Burdwan Division, PHE Dte. Gr.J.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2022-2023</t>
+  </si>
+  <si>
+    <t>1607/BSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>DUBE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Pipeline with FHTC for Isufabad Water Supply Scheme at Fagupur village (15 Nos) of Burdwan-I Block, under Burdwan Division, PHE Dte. Gr.C.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000476/2022-2023</t>
   </si>
   <si>
     <t>1600/BSD</t>
   </si>
   <si>
-    <t>14/09/2022</t>
-[...32 lines deleted...]
-    <t>SUPRIYA RAY</t>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Providing 19 Nos. FHTC at ISHUFABAD &amp; GRAMGORIA village for declaration of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>1037/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Providing 35 Nos.FHTC at KASHIMPUR village for declearation of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>1278/BSD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>Providing 19 Nos. FHTC at DHOLAN &amp; FAGUPUR village for declaration of SWAJALGRAM under ISHUFABAD Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000178/2024-2025</t>
   </si>
   <si>
     <t>1036/BSD</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISES</t>
-  </si>
-[...19 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -794,416 +794,416 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.08</v>
+        <v>4.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.78</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>90.09</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>1.89</v>
       </c>
       <c r="Q4" s="4">
         <v>1.63</v>
       </c>
       <c r="R4" s="4">
         <v>86.37</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.98</v>
+        <v>3.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.09</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>0.91</v>
+        <v>309.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>1.64</v>
+        <v>0.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>0.91</v>
+        <v>1.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>309.6</v>
+        <v>0.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>323.01</v>