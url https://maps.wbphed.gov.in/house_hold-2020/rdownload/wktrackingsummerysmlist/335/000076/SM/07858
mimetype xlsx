--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,300 +143,288 @@
   <si>
     <t>12/02/2021</t>
   </si>
   <si>
     <t>13/04/2021</t>
   </si>
   <si>
     <t>M/S PIONEER CONSTRUCTION</t>
   </si>
   <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-41H-9788) for the office of the Assistant Engineer, Headquarters, Burdwan Division, PHE Dte. for the month of September &amp; October'2022.</t>
   </si>
   <si>
     <t>VCH/000839/2022-2023</t>
   </si>
   <si>
     <t>766/VEH/22-23</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>SK. ASRAFUDDIN</t>
   </si>
   <si>
-    <t>Relaying of UPVC pipe damaged due to construction of guard wall to maintain water supply at different location within command area of SURAH ZONE II PWSS Block Jamalpur under Burdwan Division P.H.E Dte.</t>
+    <t>Laying of HDPE pipe for providing FHTC in different habitation of Shura Mouza within Shura Piped Water Supply Scheme (Zone-I), Jamalpur Block under Burdwan Division, P.H.E DTE. [Group: ¿A¿]</t>
+  </si>
+  <si>
+    <t>ORD/000225/2021-2022</t>
+  </si>
+  <si>
+    <t>1815/AE/HQ</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>21/10/2021</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe for underground crossing of river embankment at different section of Shura piped water supply scheme (Zone-II) under Burdwan Division, PHE Dte. [Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000414/2021-2022</t>
+  </si>
+  <si>
+    <t>1855/AE/HQ</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>Laying of rising main for interconnection of Pump House 1 &amp; 2 and distribution main along with bye pass arrangement for Over Head Reservoir for Shura piped water supply scheme (Zone-II) within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-B]</t>
+  </si>
+  <si>
+    <t>ORD/000924/2020-2021</t>
+  </si>
+  <si>
+    <t>1226/AE/HQ</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>12/03/2021</t>
+  </si>
+  <si>
+    <t>M/S UNIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline at Shura, Chakdighi and Shukpur village for providing FHTC within Shura PWSS (Zone-I), Block-Jamalpur under Burdwan Division, PHE Dte._Gr-A</t>
+  </si>
+  <si>
+    <t>ORD/000626/2021-2022</t>
+  </si>
+  <si>
+    <t>124/AE/HQ</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>BANGA NIRMAN</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline at Dhapdhara village for providing FHTC within SHURA PWSS (Zone-II), Block-Jamalpur under Burdwan Division, PHE Dte._Gr-A</t>
+  </si>
+  <si>
+    <t>ORD/000665/2021-2022</t>
+  </si>
+  <si>
+    <t>133/AE/HQ</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of different dia. CIDF Pipes, Sluice valve &amp; fittings for construction of RCC OHR (350 cum capacity) for SHURA (ZONE-I) W/S. Scheme under Burdwan Division, P.H.E. Dte. [Group: B]</t>
+  </si>
+  <si>
+    <t>ORD/000742/2021-2022</t>
+  </si>
+  <si>
+    <t>165/AE/HQ</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>03/04/2022</t>
+  </si>
+  <si>
+    <t>BENGAL BUILDERS</t>
+  </si>
+  <si>
+    <t>Laying of rising main for interconnection of Pump House -1 &amp;2 and distribution main alongwith bye-pass arrangement for Over Head Reservoir for Shura piped water supply scheme (Zone-I) within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000929/2020-2021</t>
+  </si>
+  <si>
+    <t>1228/AE/HQ</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline at Sonargoria and Kubajur village for providing FHTC within Shura PWSS (Zone-II), Block-Jamalpur under Burdwan Division, PHE Dte._2ND CALL [Group : F]</t>
+  </si>
+  <si>
+    <t>ORD/000050/2022-2023</t>
+  </si>
+  <si>
+    <t>204/AE/HQ</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system at leftout area of Chakdighi Gram Panchayat within the command area of SHURA ZONE-I Piped Water Supply Scheme at Jamalpur Block under Burdwan Division, PHE Dte. GROUP : C</t>
+  </si>
+  <si>
+    <t>ORD/000229/2022-2023</t>
+  </si>
+  <si>
+    <t>426/AE/HQ</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>D.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fitting, fixing of Sluice valve including construction of valve chamber within command area of SURAH ZONE I PWSS Block Jamalpur under Burdwan Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000626/2022-2023</t>
+  </si>
+  <si>
+    <t>524/AE/HQ</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>Extension of pipeline for SHURA (Zone-I) Piped W/S. Scheme Total 115 Nos. FHTC work for Sajal Gram (As per Field Verification Report for Har Ghar Jal Certification within Jamalpur Block including leftout household water tap connection (FHTC) under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>J.E. 3 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000751/2022-2023</t>
+  </si>
+  <si>
+    <t>1185/BWD</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>SK NUR ALAM</t>
+  </si>
+  <si>
+    <t>Extension of pipeline for SHURA (Zone-II) Piped W/S. Scheme Total 129 Nos. FHTC work for Sajal Gram (As per Field Verification Report for Har Ghar Jal Certification within Jamalpur Block including leftout household water tap connection (FHTC) under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000723/2022-2023</t>
+  </si>
+  <si>
+    <t>970/BWD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2023</t>
+  </si>
+  <si>
+    <t>SANDIPAN SENGUPTA</t>
+  </si>
+  <si>
+    <t>Beautification work at Head work, 2nd Pump house site of Surah Zone-I PWSS with Arboriculture, Recharge Pit including shaft and anciliary works at (Jamalpur Block) P.W.S.S under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
+  </si>
+  <si>
+    <t>ORD/000549/2024-2025</t>
+  </si>
+  <si>
+    <t>280/RWS</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>Beautification work at Head work, 2nd Pump house site of Surah Zone-II PWSS with Arboriculture, Recharge Pit including shaft and anciliary works at (Jamalpur Block) P.W.S.S under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000550/2024-2025</t>
+  </si>
+  <si>
+    <t>281/RWS</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>J.K. CORPORATION</t>
+  </si>
+  <si>
+    <t>Extension of pipeline &amp; providing Functional House Tap Connection at leftout portion of SHURA Zone-II W/S Scheme within Jamalpur Block under Burdwan Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>J.E. 2 BURDWAN,Junior Engineer, Burdwan Division</t>
-  </si>
-[...244 lines deleted...]
-    <t>Extension of pipeline &amp; providing Functional House Tap Connection at leftout portion of SHURA Zone-II W/S Scheme within Jamalpur Block under Burdwan Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000571/2023-2024</t>
   </si>
   <si>
     <t>764/AE/HQ</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>Re-laying of UPVC (Damaged By WBSRDA Department) pipeline near Dhapdhara Uttor Pal Para under SHURA Z-II PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/000590/2024-2025</t>
   </si>
   <si>
     <t>742/AE/HQ</t>
   </si>
@@ -912,51 +900,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1073,54 +1061,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>83.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>26.66</v>
+        <v>108.82</v>
       </c>
       <c r="R3" s="4">
-        <v>31.96</v>
+        <v>130.48</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1132,54 +1120,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>73.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>71.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.14</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1228,1441 +1216,1380 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>0.41</v>
+        <v>4.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.14</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>4.79</v>
+        <v>4.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.67</v>
+        <v>4.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.29</v>
+        <v>4.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.82</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>4.71</v>
+        <v>2.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.79</v>
+        <v>3.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>3.08</v>
+        <v>4.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
+        <v>4.81</v>
+      </c>
+      <c r="Q13" s="4">
         <v>4.71</v>
       </c>
-      <c r="Q13" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.96</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.81</v>
+        <v>3.25</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>91</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>3.25</v>
+        <v>0.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>88.21</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>0.41</v>
+        <v>3.52</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>93.77</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>3.52</v>
+        <v>4.08</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>110</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="P18" s="4">
-        <v>4.08</v>
+        <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
         <v>0.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="I20" s="13"/>
+        <v>121</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J20" s="13" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="P20" s="4">
-        <v>0.97</v>
+        <v>3.93</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="P21" s="4">
-        <v>3.93</v>
+        <v>0.96</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>89</v>
       </c>
       <c r="P22" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M23" s="4" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="P23" s="4">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="4" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="P24" s="4">
-        <v>0.94</v>
+        <v>0.96</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>125</v>
+        <v>89</v>
       </c>
       <c r="P25" s="4">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P26" s="4">
-        <v>0.93</v>
+        <v>0.76</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M27" s="4" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="P27" s="4">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A28" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>214.93</v>
+      </c>
+      <c r="P28" s="8">
+        <v>217.76</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>101.32</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>