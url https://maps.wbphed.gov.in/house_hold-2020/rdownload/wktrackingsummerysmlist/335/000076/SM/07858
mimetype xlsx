--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -468,50 +468,62 @@
     <t>97/AE/HQ</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>Construction &amp; Installation of Sluice valve &amp; valve Chamber to control the flow of water under SHURA ZONE-I PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001029/2023-2024</t>
   </si>
   <si>
     <t>98/AE/HQ</t>
   </si>
   <si>
     <t>Shifting &amp; Relaying of Damaged UPVC Pipeline at Chakdighi Baganbari for Construction of Road under "PATHASHREE", SHURA ZONE-I PWSS, Jamalpur Dev. Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000628/2024-2025</t>
   </si>
   <si>
     <t>746/AE/HQ</t>
+  </si>
+  <si>
+    <t>Relaying of UPVC pipe damaged due to construction of guard wall to maintain water supply at different location within command area of SURAH ZONE II PWSS Block Jamalpur under Burdwan Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000625/2022-2023</t>
+  </si>
+  <si>
+    <t>523/AE/HQ</t>
+  </si>
+  <si>
+    <t>J. K. CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,51 +912,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2509,87 +2521,148 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P27" s="4">
         <v>0.72</v>
       </c>
       <c r="Q27" s="4">
         <v>0.72</v>
       </c>
       <c r="R27" s="4">
         <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.41</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>215.34</v>
+      </c>
+      <c r="P29" s="8">
+        <v>217.76</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>101.12</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>