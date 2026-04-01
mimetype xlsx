--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,72 +269,54 @@
   <si>
     <t>MUNSHI JAVEDUR JAMAN</t>
   </si>
   <si>
     <t>Extension of PVC Water supply line at Koley village for UTTAR RADHAKANTAPUR and its adjoining mouza W/S Scheme Block:Memari-I within Burdwan Sub-Division,PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER RWS BURDWAN SUB-DIVISION PHE DTE,Junior Engineer, RWS, Memari-I Dev. Bolck</t>
   </si>
   <si>
     <t>ORD/001012/2023-2024</t>
   </si>
   <si>
     <t>120/BSD</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
     <t>A R TRADERS</t>
   </si>
   <si>
-    <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for UTTAR RADHAKANTAPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of UTTAR RADHAKANTAPUR Piped Water Supply Scheme at Uttar Radhakantapur, Patra, Katna etc village mouza, Memari-I Block under BURDWAN Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RWS, Memari-I Dev. Bolck</t>
-  </si>
-[...16 lines deleted...]
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of UTTAR RADHAKANTAPUR Piped Water Supply Scheme at Uttar Radhakantapur, Patra, Katna etc village mouza, Memari-I Block under BURDWAN Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000590/2023-2024</t>
   </si>
   <si>
     <t>3763/BWD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>DEY NIRMAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -738,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1677,165 +1659,104 @@
       <c r="H16" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>14.45</v>
+        <v>13.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>45.57</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>