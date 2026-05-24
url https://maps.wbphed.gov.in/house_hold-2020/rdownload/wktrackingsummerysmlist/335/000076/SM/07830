--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1058,54 +1058,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>21.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.41</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1117,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>0.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1176,54 @@
         <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>0.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1235,54 +1235,54 @@
         <v>52</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>0.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100.17</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1296,54 +1296,54 @@
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>0.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1357,54 +1357,54 @@
       <c r="I11" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
         <v>0.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1418,54 +1418,54 @@
       <c r="I12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P12" s="4">
         <v>0.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1479,54 +1479,54 @@
       <c r="I13" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P13" s="4">
         <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1540,54 +1540,54 @@
       <c r="I14" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="4">
         <v>0.76</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1601,54 +1601,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P15" s="4">
         <v>0.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>87.73</v>
       </c>
       <c r="S15" s="4">
         <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1662,88 +1662,88 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
         <v>13.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.83</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>77.58</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>45.57</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>31.31</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>68.71</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>