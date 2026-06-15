--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>17/02/2024</t>
   </si>
   <si>
     <t>A R TRADERS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of UTTAR RADHAKANTAPUR Piped Water Supply Scheme at Uttar Radhakantapur, Patra, Katna etc village mouza, Memari-I Block under BURDWAN Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RWS, Memari-I Dev. Bolck</t>
   </si>
   <si>
     <t>ORD/000590/2023-2024</t>
   </si>
   <si>
     <t>3763/BWD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>DEY NIRMAN</t>
+  </si>
+  <si>
+    <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for UTTAR RADHAKANTAPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001164/2024-2025</t>
+  </si>
+  <si>
+    <t>556/BWD</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>03/09/2025</t>
+  </si>
+  <si>
+    <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1676,87 +1694,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
         <v>13.95</v>
       </c>
       <c r="Q16" s="4">
         <v>10.83</v>
       </c>
       <c r="R16" s="4">
         <v>77.58</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P17" s="4">
+        <v>14.45</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>60.01</v>
+      </c>
+      <c r="P18" s="8">
+        <v>31.31</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>52.17</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>