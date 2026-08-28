--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,234 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Keunta Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/07820</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of KEUNTA Piped Water Supply Scheme at Kalui, Keunta, Kulpukur, Rathtala, Mandarpur, Rampur &amp; Nandanpur habitation, Raina - I Block under Burdwan Division, PHE Dte. (Agreement No. 57/2020-2021 OF SE/CC/PHE. DTE.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000443/2020-2021</t>
+  </si>
+  <si>
+    <t>4853/BWD</t>
+  </si>
+  <si>
+    <t>04/12/2020</t>
+  </si>
+  <si>
+    <t>04/03/2021</t>
+  </si>
+  <si>
+    <t>SUPER SKILL</t>
+  </si>
+  <si>
+    <t>Repairing of damage concrete work due to laying of pipeline at Keunta within Keunta water supply scheme under Burdwan Division, PHE Dte. [Gr.-G]</t>
+  </si>
+  <si>
+    <t>ORD/000556/2021-2022</t>
+  </si>
+  <si>
+    <t>1895/AE/HQ</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>16/12/2021</t>
+  </si>
+  <si>
+    <t>DUBE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2021-2022</t>
+  </si>
+  <si>
+    <t>3692/BWD</t>
+  </si>
+  <si>
+    <t>16/07/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) at Nandanpur and Rampur village within the command area of Keunta Piped Water Supply Scheme at Raina-II Block under Burdwan Division, PHE Dte. [Group : D]</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000461/2021-2022</t>
   </si>
   <si>
     <t>69/AE/HQ</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>13/03/2022</t>
   </si>
   <si>
-    <t>SUPER SKILL</t>
+    <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Raina ¿ II Block under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2021-2022</t>
+  </si>
+  <si>
+    <t>269/BWD</t>
+  </si>
+  <si>
+    <t>14/01/2022</t>
+  </si>
+  <si>
+    <t>13/02/2022</t>
+  </si>
+  <si>
+    <t>PRONAB KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Extension of pipe line for providing Functional Household Tap Connection (FHTC) and construction of sluice valve chamber within the command area of KEUNTA Piped Water Supply scheme, Raina-II Block under Burdwan Division, PHE Dte._Gr-H</t>
+  </si>
+  <si>
+    <t>ORD/000663/2021-2022</t>
+  </si>
+  <si>
+    <t>138/AE/HQ</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>Realignment and culvert crossing of D.I. pipeline at damaged section and repairing of uPVC pipeline at Nandanpur, Keunta and Rampur village within Keunta Piped Water Supply Scheme, Raina ¿ II Block under Burdwan Division, PHE. Dte. [Group : D]</t>
+  </si>
+  <si>
+    <t>ORD/000043/2022-2023</t>
+  </si>
+  <si>
+    <t>236/AE/HQ</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>Payment for supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001045/2021-2022</t>
+  </si>
+  <si>
+    <t>934/DW</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Supply of materials for different water supply scheme under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001013/2021-2022</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
-[...94 lines deleted...]
-  <si>
     <t>Pipeline with FHTC for KEUNTA Water Supply Scheme at Kalui village (30 Nos.), Keunta village (30 Nos.), Mandarpur village (30 Nos.), Rampur village (30 Nos.), Nandanpur village (60 Nos.), within Raina-II Block, under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000712/2022-2023</t>
   </si>
   <si>
     <t>855/BWD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Vehicle bill for the office of the Assistant Engineer, Burdwan Division, PHE Dte. for the month of July'23.</t>
+  </si>
+  <si>
+    <t>BILL/00613/2023-2024</t>
+  </si>
+  <si>
+    <t>560/JJM</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>SK.ASFIA</t>
   </si>
   <si>
     <t>Hire &amp; fuel charges of vehicle Car No.-WB-41J-6795 for the month of June &amp; July2023.</t>
   </si>
   <si>
     <t>BILL/01035/2023-2024</t>
   </si>
   <si>
     <t>745/JJM</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>MD HASIN</t>
-  </si>
-[...13 lines deleted...]
-    <t>SK.ASFIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,631 +863,631 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.16</v>
+        <v>95.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>49.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.31</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="4"/>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>617.98</v>
+        <v>2.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.98</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>617.98</v>
+        <v>12.43</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>95.71</v>
+        <v>4.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.5</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>6.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.52</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>2.39</v>
+        <v>4.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>75.47</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>4.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>68.2</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>4.81</v>
+        <v>617.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>60.1</v>
+        <v>617.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="P12" s="4">
-        <v>12.43</v>
+        <v>60.1</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>49.88</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>82.99</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>0.79</v>
+        <v>0.4</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
@@ -1500,91 +1500,91 @@
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>0.4</v>
+        <v>0.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1428.36</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>115.21</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>8.07</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>