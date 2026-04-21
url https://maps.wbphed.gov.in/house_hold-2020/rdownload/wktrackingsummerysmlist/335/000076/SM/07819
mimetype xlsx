--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -748,54 +748,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>90.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>18.82</v>
+        <v>37.63</v>
       </c>
       <c r="R3" s="4">
-        <v>20.71</v>
+        <v>41.42</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -904,54 +904,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>330.14</v>
       </c>
       <c r="P6" s="8">
-        <v>18.82</v>
+        <v>37.63</v>
       </c>
       <c r="Q6" s="8">
-        <v>5.7</v>
+        <v>11.4</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>