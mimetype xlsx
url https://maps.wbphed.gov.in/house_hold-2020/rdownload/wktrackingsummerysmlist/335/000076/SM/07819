--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,90 +113,102 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of ALIPUR Piped Water Supply Scheme at Debipur, Alipur &amp; Benapur (2 Nos Habitation) Village (Mouza), Memari-I Block under Burdwan Division, PHE Dte. [Agreement No. 92/2020-2021 OF SE/CC/PHE. DTE.]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000423/2020-2021</t>
   </si>
   <si>
     <t>812/BWD</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>02/05/2021</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
-    <t>Extension of UPVC and HDPE Pipe Line, Providing Left Out FHTC at south part of Debipur rail gate, Land Development &amp; construction of PCC approach Road inside proposed boundary of H/W Site of ALIPUR &amp; its adjacent mouza Water Supply Scheme under MEMARI-I Block of Burdwan Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for ALIPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001095/2024-2025</t>
   </si>
   <si>
     <t>430/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
+    <t>Interconnection of 150MM DI pipeline from 2no TW to delivery line for smooth water supply for FHTC under ALIPUR pwss within Memari- I block under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001018/2024-2025</t>
+  </si>
+  <si>
+    <t>09/BSD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of sluice valve chamber with supply of sluice valve for smooth water supply for FHTC under ALIPUR pwss within Memari- I block under Burdwan Division PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000516/2024-2025</t>
+  </si>
+  <si>
+    <t>1863/BSD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,73 +597,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -785,186 +797,243 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>122.03</v>
+        <v>117.26</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>117.26</v>
+        <v>0.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>210.04</v>
+      </c>
+      <c r="P7" s="8">
+        <v>37.63</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>17.92</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>