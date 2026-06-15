--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,102 +113,126 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of ALIPUR Piped Water Supply Scheme at Debipur, Alipur &amp; Benapur (2 Nos Habitation) Village (Mouza), Memari-I Block under Burdwan Division, PHE Dte. [Agreement No. 92/2020-2021 OF SE/CC/PHE. DTE.]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000423/2020-2021</t>
   </si>
   <si>
     <t>812/BWD</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>02/05/2021</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
+    <t>Interconnection of 150MM DI pipeline from 2no TW to delivery line for smooth water supply for FHTC under ALIPUR pwss within Memari- I block under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001018/2024-2025</t>
+  </si>
+  <si>
+    <t>09/BSD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of sluice valve chamber with supply of sluice valve for smooth water supply for FHTC under ALIPUR pwss within Memari- I block under Burdwan Division PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000516/2024-2025</t>
+  </si>
+  <si>
+    <t>1863/BSD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension of UPVC and HDPE Pipe Line, Providing Left Out FHTC at south part of Debipur rail gate, Land Development &amp; construction of PCC approach Road inside proposed boundary of H/W Site of ALIPUR &amp; its adjacent mouza Water Supply Scheme under MEMARI-I Block of Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS, Memari-I Dev. Bolck</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>2740/BWD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>M/S K.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for ALIPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001095/2024-2025</t>
   </si>
   <si>
     <t>430/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>DULAL MAJUMDER</t>
-  </si>
-[...34 lines deleted...]
-    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -796,244 +820,305 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>117.26</v>
+        <v>0.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>122.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>14.56</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>117.26</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>30</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>332.07</v>
+      </c>
+      <c r="P8" s="8">
+        <v>55.4</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>16.68</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>