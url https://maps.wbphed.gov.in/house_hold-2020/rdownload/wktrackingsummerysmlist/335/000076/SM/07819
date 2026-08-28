--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,126 +113,126 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of ALIPUR Piped Water Supply Scheme at Debipur, Alipur &amp; Benapur (2 Nos Habitation) Village (Mouza), Memari-I Block under Burdwan Division, PHE Dte. [Agreement No. 92/2020-2021 OF SE/CC/PHE. DTE.]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000423/2020-2021</t>
   </si>
   <si>
     <t>812/BWD</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>02/05/2021</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
+    <t>Extension of UPVC and HDPE Pipe Line, Providing Left Out FHTC at south part of Debipur rail gate, Land Development &amp; construction of PCC approach Road inside proposed boundary of H/W Site of ALIPUR &amp; its adjacent mouza Water Supply Scheme under MEMARI-I Block of Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS, Memari-I Dev. Bolck</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>2740/BWD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>M/S K.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of sluice valve chamber with supply of sluice valve for smooth water supply for FHTC under ALIPUR pwss within Memari- I block under Burdwan Division PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000516/2024-2025</t>
+  </si>
+  <si>
+    <t>1863/BSD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for ALIPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001095/2024-2025</t>
+  </si>
+  <si>
+    <t>430/BWD</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
     <t>Interconnection of 150MM DI pipeline from 2no TW to delivery line for smooth water supply for FHTC under ALIPUR pwss within Memari- I block under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001018/2024-2025</t>
   </si>
   <si>
     <t>09/BSD</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISE</t>
-  </si>
-[...58 lines deleted...]
-    <t>DULAL MAJUMDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -820,261 +820,261 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.97</v>
+        <v>122.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.56</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>122.03</v>
+        <v>117.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.77</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>14.56</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>117.26</v>
+        <v>0.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>332.07</v>