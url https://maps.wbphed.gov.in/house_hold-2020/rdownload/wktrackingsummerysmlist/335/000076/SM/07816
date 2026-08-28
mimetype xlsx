--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,315 +89,315 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Kanshra Piped Water Supply Scheme at Jamalpur Block</t>
   </si>
   <si>
     <t>SM/07816</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of KANSHRA Piped Water Supply Scheme at Jotkrishtai (Jotkestai Habitation), Kalna (Jotkalna Habitation) &amp; Kanshra (Bhabanipur Habitation) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte.(Agreement no. 571/BWD of 2020-2021)</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
+  </si>
+  <si>
+    <t>ORD/000332/2020-2021</t>
+  </si>
+  <si>
+    <t>441/BWD</t>
+  </si>
+  <si>
+    <t>19/01/2021</t>
+  </si>
+  <si>
+    <t>20/03/2021</t>
+  </si>
+  <si>
+    <t>GENUINE ENGINEERING CO-OP. SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of KANSHRA Piped Water Supply Scheme at Bishnubati (Harekrishnapur Habitation), Jotsubal (Jotsubalpaharpur &amp; Sagar Habitation) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. (Agreement no. 594/BWD of 2020-2021)</t>
   </si>
   <si>
-    <t>AE(HQs)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000330/2020-2021</t>
   </si>
   <si>
     <t>619/BWD</t>
   </si>
   <si>
     <t>25/01/2021</t>
   </si>
   <si>
     <t>26/03/2021</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of KANSHRA Piped Water Supply Scheme at Jotkrishtai (Jotkestai Habitation), Kalna (Jotkalna Habitation) &amp; Kanshra (Bhabanipur Habitation) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte.(Agreement no. 571/BWD of 2020-2021)</t>
-[...14 lines deleted...]
-    <t>GENUINE ENGINEERING CO-OP. SOCIETY LTD.</t>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of KANSHRA Piped Water Supply Scheme at Kalna (Kalnagram &amp; Surakalna Habitation) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. [Agreement No. 639/BWD OF 2020-2021]</t>
+  </si>
+  <si>
+    <t>ORD/000433/2020-2021</t>
+  </si>
+  <si>
+    <t>989/BWD</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>05/04/2021</t>
+  </si>
+  <si>
+    <t>IJABUL SEKH</t>
+  </si>
+  <si>
+    <t>Laying of 75 mm and 50 mm dia UPVC pipe for providing FHTC at Kalnagram habitation of Kalna Mouza within Kanshra piped water supply scheme within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-C]</t>
+  </si>
+  <si>
+    <t>ORD/000769/2021-2022</t>
+  </si>
+  <si>
+    <t>1857/AE/HQ</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>SANJAY SK</t>
+  </si>
+  <si>
+    <t>Extension of pipeline for providing functional house hold tap connection at Jotsubal village within Kanshra water supply scheme under Burdwan Division, PHE Dte. [Gr.-A]</t>
+  </si>
+  <si>
+    <t>ORD/000866/2020-2021</t>
+  </si>
+  <si>
+    <t>1256/AE/HQ</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>17/03/2021</t>
+  </si>
+  <si>
+    <t>Laying of 90 mm dia UPVC pipe for providing FHTC at Surekalna habitation of Kalna Mouza within Kanshra piped water supply scheme, at Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-D]</t>
+  </si>
+  <si>
+    <t>ORD/000752/2021-2022</t>
+  </si>
+  <si>
+    <t>1899/AE/HQ</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>16/12/2021</t>
+  </si>
+  <si>
+    <t>SWASTIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of KANSHRA Piped Water Supply Scheme at Kanshra (Jorbandh &amp; Kanshra Habitation) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte.[Agreement No. 625/BWD OF 2020-2021]</t>
+  </si>
+  <si>
+    <t>ORD/000438/2020-2021</t>
+  </si>
+  <si>
+    <t>957/BWD</t>
+  </si>
+  <si>
+    <t>03/02/2021</t>
+  </si>
+  <si>
+    <t>04/04/2021</t>
+  </si>
+  <si>
+    <t>DEBASHISH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of uPVC pipe for providing FHTC at Jorbandh habitation of Kanshra Mouza within Kanshra Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E DTE. [Group: ¿C¿]</t>
+  </si>
+  <si>
+    <t>ORD/000226/2021-2022</t>
+  </si>
+  <si>
+    <t>1898/AE/HQ</t>
+  </si>
+  <si>
+    <t>M/S ANAND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) at Kalna village within the command area of Kanshra Piped Water Supply Scheme at Jamalpur Block under Burdwan Division, PHE Dte. [Group : C]</t>
+  </si>
+  <si>
+    <t>ORD/000460/2021-2022</t>
+  </si>
+  <si>
+    <t>68/AE/HQ</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>13/03/2022</t>
+  </si>
+  <si>
+    <t>MAA BHABANI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of uPVC pipe for providing FHTC at Kanshra Village within KANSHRA Piped Water Supply Scheme, Jamalpur Block under Burdwan Division P.H.E Dte. [Group : A]</t>
+  </si>
+  <si>
+    <t>ORD/000045/2022-2023</t>
+  </si>
+  <si>
+    <t>199/AE/HQ</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) at Paharpur &amp; Chikonhati village within the command area of KANSHRA Piped Water Supply Scheme at Jamalpur Block under Burdwan Division, PHE Dte. GROUP : B</t>
+  </si>
+  <si>
+    <t>ORD/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>425/AE/HQ</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of UPVC Pipeline for providing FHTC at Kanshra Mouza (Habitation) under KANSHRA Piped Water Supply Scheme, Jamalpur Development Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2023-2024</t>
   </si>
   <si>
     <t>2018/BWD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
     <t>TARAMA AGENCY</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of KANSHRA Piped Water Supply Scheme at Kalna (Kalnagram &amp; Surakalna Habitation) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. [Agreement No. 639/BWD OF 2020-2021]</t>
-[...146 lines deleted...]
-    <t>OM ENTERPRISE</t>
+    <t>Extension of pipeline for KANSHRA Piped Water Supply Scheme at Badalpur Habitation in Jamalpur Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000828/2022-2023</t>
+  </si>
+  <si>
+    <t>216/AE/HQ</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
   </si>
   <si>
     <t>Interconnection between inlet &amp; delivery pipe with main distribution pipeline within command area of KANSHRA Piped W/S. Scheme, Jamalpur Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
-    <t>J.E. 2 BURDWAN</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000826/2022-2023</t>
   </si>
   <si>
     <t>214/AE/HQ</t>
   </si>
   <si>
-    <t>31/03/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of sluice valve chamber &amp; supply of sluice valve for extension of pipeline for KANSHRA Piped W/S. Scheme, Jamalpur Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000829/2022-2023</t>
   </si>
   <si>
     <t>217/AE/HQ</t>
   </si>
   <si>
+    <t>Extension of pipeline for KANSHRA Piped Water Supply Scheme at Badalpur &amp; Natungram (Habitation) in Jamalpur Development Block for providing water tap connection (FHTC) under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2023-2024</t>
+  </si>
+  <si>
+    <t>421/AE/HQ</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
     <t>Extension of pipeline for KANSHRA Piped Water Supply Scheme at Natungram Habitation in Jamalpur Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000827/2022-2023</t>
   </si>
   <si>
     <t>215/AE/HQ</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -944,51 +944,51 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>20.42</v>
+        <v>19.48</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -1003,51 +1003,51 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>19.48</v>
+        <v>20.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -1062,470 +1062,470 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>12.58</v>
+        <v>22.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.1</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>22.09</v>
+        <v>3.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.2</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>21.87</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.62</v>
+        <v>4.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.29</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.81</v>
+        <v>21.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.84</v>
+        <v>4.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.84</v>
+        <v>4.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>4.75</v>
+        <v>4.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1534,57 +1534,57 @@
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>3.5</v>
+        <v>4.1</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1593,118 +1593,118 @@
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>4.1</v>
+        <v>12.58</v>
       </c>
       <c r="Q14" s="4">
+        <v>12.56</v>
+      </c>
+      <c r="R14" s="4">
+        <v>99.82</v>
+      </c>
+      <c r="S14" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1712,60 +1712,60 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="P16" s="4">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>94.92</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1773,216 +1773,216 @@
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="P17" s="4">
         <v>0.92</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
         <v>0.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>95</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="P19" s="4">
         <v>0.95</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>132.55</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>86.04</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>64.91</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>