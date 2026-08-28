--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,303 +89,303 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Sahhosenpur Piped Water Supply Scheme at Jamalpur Block</t>
   </si>
   <si>
     <t>SM/07813</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Extension of pipeline for Sahhosenpur water supply scheme at Jotdakshin village within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-D]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000555/2021-2022</t>
+  </si>
+  <si>
+    <t>1524/BSD</t>
+  </si>
+  <si>
+    <t>18/11/2021</t>
+  </si>
+  <si>
+    <t>18/12/2021</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Pipeline laying at different culvert crossing for damage of PMGSY Road of Sahhosenpur water supply scheme at Jamalpur Block under Burdwan Division, PHE Dte. [Gr.-F]</t>
+  </si>
+  <si>
+    <t>ORD/000552/2021-2022</t>
+  </si>
+  <si>
+    <t>1481/BSD</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>ROY BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension of pipeline for Sahhosenpur water supply scheme at Jotsrirram village within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-C]</t>
+  </si>
+  <si>
+    <t>ORD/000320/2021-2022</t>
+  </si>
+  <si>
+    <t>1333/BSD</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>30/10/2021</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Sahahosenpur (Part) village (Sahahosenpur (Part) habitation) of Sahahosenpur Piped Water Supply Scheme within Burdwan Sub-Divn. under Burdwan Division, PHE. Dte. (Part - A) [Sl. No. : ¿17¿]</t>
+  </si>
+  <si>
+    <t>ORD/000539/2020-2021</t>
+  </si>
+  <si>
+    <t>816/BWD</t>
+  </si>
+  <si>
+    <t>01/02/2021</t>
+  </si>
+  <si>
+    <t>16/02/2021</t>
+  </si>
+  <si>
+    <t>Laying of interconnection of the Pump No.-1, 2 &amp; 3 with OHR and distribution main of 350 mm dia for Sahhosenpur water supply scheme within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-C]</t>
+  </si>
+  <si>
+    <t>ORD/000720/2021-2022</t>
+  </si>
+  <si>
+    <t>1482/BSD</t>
+  </si>
+  <si>
+    <t>Extension of pipeline for Sahhosenpur water supply scheme at Srikrishnapur and Rajarampur village within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-H]</t>
+  </si>
+  <si>
+    <t>ORD/000553/2021-2022</t>
+  </si>
+  <si>
+    <t>1483/BSD</t>
+  </si>
+  <si>
+    <t>DIPAK ROY</t>
+  </si>
+  <si>
+    <t>Extension of pipeline for Sahhosenpur water supply scheme at Sahhosenpur village (Near Masjid) within Jamalpur Block under Burdwan Division, PHE Dte.[Gr.-B]</t>
+  </si>
+  <si>
+    <t>ORD/000281/2021-2022</t>
+  </si>
+  <si>
+    <t>1212/BSD</t>
+  </si>
+  <si>
+    <t>09/09/2021</t>
+  </si>
+  <si>
+    <t>09/10/2021</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Sahahosenpur Piped Water Supply Scheme at Srikrishnapur Village, Rajarampur Village (2 Nos. habitations), Paikpara Village, Jotdakshin Village &amp; Jotsriram Village, Jamalpur Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000646/2020-2021</t>
   </si>
   <si>
     <t>1690/BWD</t>
   </si>
   <si>
     <t>24/02/2021</t>
   </si>
   <si>
     <t>25/04/2021</t>
   </si>
   <si>
-    <t>DIPAK ROY</t>
+    <t>Extension of pipeline including providing FHTC for SAHHOSENPUR Piped Water Supply Scheme at Jotdakshin (6 Nos), Jotshiram (20 Nos) Habitation for Sajal Gram (As per field verification report duly signed by Pradhan for Har Ghar Jal Certification) within Jamalpur Block under Burdwan Division, PHE Dte. Gr.T.</t>
+  </si>
+  <si>
+    <t>ORD/000356/2022-2023</t>
+  </si>
+  <si>
+    <t>1341/BSD</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>07/08/2022</t>
   </si>
   <si>
     <t>Construction of boundary wall including land development at 3rd Tube Well site of Sahhosenpur water supply scheme under Jamalpur Block of Burdwan Division, PHE Dte. (Length -58.00 Mtr, Col-21 Nos). GROUP : D</t>
   </si>
   <si>
     <t>ORD/000083/2022-2023</t>
   </si>
   <si>
     <t>817/BSD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>SARKAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Extension of pipeline including providing FHTC for SAHHOSENPUR Piped Water Supply Scheme at Jotdakshin (6 Nos), Jotshiram (20 Nos) Habitation for Sajal Gram (As per field verification report duly signed by Pradhan for Har Ghar Jal Certification) within Jamalpur Block under Burdwan Division, PHE Dte. Gr.T.</t>
-[...104 lines deleted...]
-    <t>THREE MAA ENTERPRISE</t>
+    <t>Construction of different slab of damage valve chamber due to widening of PMGSY ROAD and sand filling of PMGSY ROAD of Sahahossenpur water supply scheme under Jamalpur Block of Burdwan Division, PHE Dte. Gr.E.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2022-2023</t>
+  </si>
+  <si>
+    <t>832/BSD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
   </si>
   <si>
     <t>Extension of pipeline for Providing FHTC at Srikrishnapur village under SAHAHOSENPUR Piped Water Supply Scheme at Srikrishnapur village within Jamalpur Block , under Burdwan Division, PHE Dte. Group : B</t>
   </si>
   <si>
     <t>ORD/000089/2022-2023</t>
   </si>
   <si>
     <t>829/BSD</t>
   </si>
   <si>
-    <t>23/05/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>MMS CONSTRUCTIONS PVT LTD</t>
   </si>
   <si>
-    <t>Construction of different slab of damage valve chamber due to widening of PMGSY ROAD and sand filling of PMGSY ROAD of Sahahossenpur water supply scheme under Jamalpur Block of Burdwan Division, PHE Dte. Gr.E.</t>
-[...16 lines deleted...]
-  <si>
     <t>Hire &amp; fuel charges of vehicle Car No.-WB-41G-8280 for the month of January to July'2023.</t>
   </si>
   <si>
     <t>BILL/01042/2023-2024</t>
   </si>
   <si>
     <t>852/JJM</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>MD HASIN</t>
   </si>
   <si>
+    <t>Vehicle Bill (Car No.-WB-41H-9788) for the month of October'2023.</t>
+  </si>
+  <si>
+    <t>BILL/01677/2023-2024</t>
+  </si>
+  <si>
+    <t>1033/JJM</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>SK. ASRAFUDDIN</t>
+  </si>
+  <si>
     <t>Hire &amp; fuel charges of vehicle Car No.-wb-41H-9788 for the month of August'2023</t>
   </si>
   <si>
     <t>BILL/01037/2023-2024</t>
   </si>
   <si>
     <t>747/JJM</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
-    <t>SK. ASRAFUDDIN</t>
+    <t>Vehicle bill for the month of October'2023.</t>
+  </si>
+  <si>
+    <t>BILL/01678/2023-2024</t>
+  </si>
+  <si>
+    <t>1040/JJM</t>
+  </si>
+  <si>
+    <t>SK.ASFIA</t>
   </si>
   <si>
     <t>Replace Damaged &amp; deface FHTC(By WBSRDA)with all with accessories within the command area of SAHHOSENPUR Piped W/S Scheme at SahhosenpurSaikh Para and Rajarampur village,Jamalpur Development Block under Burdwan Division,PHE Dte.</t>
   </si>
   <si>
     <t>RWS_JAMALPUR</t>
   </si>
   <si>
     <t>ORD/000156/2024-2025</t>
   </si>
   <si>
     <t>1045/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>1033/JJM</t>
   </si>
   <si>
     <t>Vehicle Bill [Car No.-WB-41H-9788] for the month of December'23.</t>
   </si>
   <si>
     <t>BILL/02062/2023-2024</t>
   </si>
   <si>
     <t>1322/JJM</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Land Development for various PWSS, Block- Jamalpur, District:- Purba-Bardhaman within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),AE(HQs), Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Burdwan Division</t>
   </si>
   <si>
     <t>ORD/001100/2024-2025</t>
   </si>
@@ -968,57 +968,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>70.56</v>
+        <v>4.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.56</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>13.54</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1027,51 +1027,51 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.47</v>
+        <v>3.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -1086,51 +1086,51 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>4.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -1142,532 +1142,532 @@
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>4.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="P7" s="4">
-        <v>4.96</v>
+        <v>4.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.52</v>
+        <v>4.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.51</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>3.53</v>
+        <v>4.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>4.7</v>
+        <v>70.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>63.87</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.52</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>4.81</v>
+        <v>0.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.62</v>
+        <v>3.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
         <v>2.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>4.83</v>
+        <v>4.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.38</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1731,233 +1731,233 @@
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="P17" s="4">
-        <v>0.83</v>
+        <v>0.4</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P18" s="4">
         <v>0.38</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I19" s="13"/>
-[...1 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="P19" s="4">
-        <v>0.37</v>
+        <v>0.83</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>97.06</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
@@ -2059,54 +2059,54 @@
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>252.02</v>
       </c>
       <c r="P22" s="8">
-        <v>9.56</v>
+        <v>81.61</v>
       </c>
       <c r="Q22" s="8">
-        <v>3.79</v>
+        <v>32.38</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>