--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,71 +177,50 @@
     <t>17/01/2022</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>BABUL SK</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection at Jadabbati,Sukhpukuria and Pilsona habitation of Paschim Gopalpur, Sukhpukuria and Pilsona village of Gotistha G.P. from existing distribution system within the command area of Paschim Gopalpur PWSS under Mongalkote Block under Katwa Sub-Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000591/2021-2022</t>
   </si>
   <si>
     <t>1439/BWD</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>10/04/2022</t>
   </si>
   <si>
     <t>PARTHA PRATIM ACHARYA</t>
-  </si>
-[...19 lines deleted...]
-    <t>ADRIJA ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1041,148 +1020,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>10.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>26.9</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>