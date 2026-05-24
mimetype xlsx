--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,71 @@
     <t>17/01/2022</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>BABUL SK</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection at Jadabbati,Sukhpukuria and Pilsona habitation of Paschim Gopalpur, Sukhpukuria and Pilsona village of Gotistha G.P. from existing distribution system within the command area of Paschim Gopalpur PWSS under Mongalkote Block under Katwa Sub-Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000591/2021-2022</t>
   </si>
   <si>
     <t>1439/BWD</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>10/04/2022</t>
   </si>
   <si>
     <t>PARTHA PRATIM ACHARYA</t>
+  </si>
+  <si>
+    <t>Restoration of pipe line at Mera Para to Babunara, Gopalpur to Nayapaya and Pilsoya to Darshini due to construction of drain by PRI bodies along with crossing culvert under the command area Paschim Gopalpur PWSS (SM/07800) under Mongalkote Block under Katwa Sub-Division under Burdwan Division PHE Dte. (Sl No-02)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001262/2024-2025</t>
+  </si>
+  <si>
+    <t>343/KTS</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -770,54 +791,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -829,54 +850,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>1.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -888,54 +909,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>3.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -947,54 +968,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>6.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.96</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1006,101 +1027,162 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>10.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.63</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>30.52</v>
+      </c>
+      <c r="P9" s="8">
+        <v>20.41</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>66.87</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>