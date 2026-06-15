--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,62 @@
     <t>10/04/2022</t>
   </si>
   <si>
     <t>PARTHA PRATIM ACHARYA</t>
   </si>
   <si>
     <t>Restoration of pipe line at Mera Para to Babunara, Gopalpur to Nayapaya and Pilsoya to Darshini due to construction of drain by PRI bodies along with crossing culvert under the command area Paschim Gopalpur PWSS (SM/07800) under Mongalkote Block under Katwa Sub-Division under Burdwan Division PHE Dte. (Sl No-02)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/001262/2024-2025</t>
   </si>
   <si>
     <t>343/KTS</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Construction of approach Road and Land Development at Head Work Site of Paschim Gopalpur PWSS (SM/07800) under Katwa Sub-Division under Mongolkote Block within Burdwan Division PHE Dte. (Sl No -01)</t>
+  </si>
+  <si>
+    <t>ORD/001260/2024-2025</t>
+  </si>
+  <si>
+    <t>342/KTS</t>
+  </si>
+  <si>
+    <t>OM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,87 +1114,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>35.35</v>
+      </c>
+      <c r="P10" s="8">
+        <v>20.41</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>57.74</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>