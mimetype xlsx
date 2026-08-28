--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,84 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Gopalpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/07800</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Extension of pipe line from the existing Distribution System within scheme jurisdiction at Paschim Gopalpur &amp; Mirapur village under Paschim Gopalpur PWSS under Katwa Sub-Division under Burdwan Division PHE Dte. (Sl No-1)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000236/2021-2022</t>
+  </si>
+  <si>
+    <t>698/KTS</t>
+  </si>
+  <si>
+    <t>27/10/2021</t>
+  </si>
+  <si>
+    <t>11/11/2021</t>
+  </si>
+  <si>
+    <t>ASMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Paschim Gopalpur (Part) village (Jadabbati, Mirapur &amp; Paschim Gopalpur (Part) habitation) &amp; Radhanagar village (Radhanagar habitation) of Paschim Gopalpur Piped Water Supply Scheme within Katwa Sub-Divn. under Burdwan Division, PHE. Dte. [Sl. No. : ¿14¿]</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000711/2020-2021</t>
   </si>
   <si>
     <t>64/BWD</t>
   </si>
   <si>
     <t>05/01/2021</t>
   </si>
   <si>
     <t>20/01/2021</t>
-  </si>
-[...16 lines deleted...]
-    <t>11/11/2021</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection from existing distribution system at Sukhpukuria village under Gotistha Gram Panchayet under Mongalkote Block under Paschim Gopalpur PWSS under Katwa Sub-Division under Burdwan Division PHE Dte. (Sl No-2)</t>
   </si>
   <si>
     <t>ORD/000274/2021-2022</t>
   </si>
   <si>
     <t>799/KTS</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>25/12/2021</t>
   </si>
   <si>
     <t>JAMALUDDIN SK</t>
   </si>
   <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Mongalkote Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000407/2021-2022</t>
   </si>
@@ -800,57 +800,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.86</v>
+        <v>1.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.86</v>
+        <v>1.06</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>99.67</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -859,57 +859,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>1.06</v>
+        <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.06</v>
+        <v>4.86</v>
       </c>
       <c r="R4" s="4">
-        <v>99.67</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>