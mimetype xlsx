--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,65 @@
     <t>01/12/2020</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>S. MONDAL</t>
   </si>
   <si>
     <t>Replacing of existing damaged pipe line at KALUTAK and repairing of 4th Pump house and changing of 2 nos. valve at ERUAR village of ERAUR PWSS of Bhatar Block within Durgapur (Burdwan North) Sub- Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer ,JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000937/2023-2024</t>
   </si>
   <si>
     <t>909/DSD</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>Replacing of existing damaged pipe line at Nareshpara and changing of 4 nos valve near OHR and Kaluttak Village of Eraur PWSS under Bhatar Development Block within Durgapur Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000395/2024-2025</t>
+  </si>
+  <si>
+    <t>620/DSD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -917,54 +932,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>18.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.37</v>
+        <v>8.73</v>
       </c>
       <c r="R3" s="4">
-        <v>23.33</v>
+        <v>46.67</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -976,54 +991,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>19.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.07</v>
+        <v>12.15</v>
       </c>
       <c r="R4" s="4">
-        <v>30.44</v>
+        <v>60.88</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1050,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>18.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.01</v>
+        <v>23</v>
       </c>
       <c r="R5" s="4">
-        <v>37.67</v>
+        <v>123.6</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1109,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>92.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>76.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.04</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1214,54 +1229,54 @@
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>22.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1288,54 @@
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>18.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.4</v>
+        <v>30.08</v>
       </c>
       <c r="R9" s="4">
-        <v>68.68</v>
+        <v>166.58</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1332,54 +1347,54 @@
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P10" s="4">
         <v>3.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>72.92</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1625,54 +1640,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>4.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.86</v>
+        <v>9.73</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1686,101 +1701,162 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>0.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>65.45</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.17</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>2.09</v>
+      </c>
+      <c r="R17" s="4">
+        <v>96.08</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>215.06</v>
+      </c>
+      <c r="P18" s="8">
+        <v>165.97</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>77.17</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>