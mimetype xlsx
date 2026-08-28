--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Eruar Piped Water Supply Scheme at Bhatar Block</t>
   </si>
   <si>
     <t>SM/07780</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Water tap connection in each house hold from existing distribution system within scheme jurisdiction in Muratipur village and Muratipur habitation of ERUAR Piped Water Supply Scheme within Durgapur (Burdwan North) Sub-Divn. under Burdwan Division, PHE. Dte. [Phase - I] [GROUP : ¿11B¿]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000457/2020-2021</t>
+  </si>
+  <si>
+    <t>4748/BWD</t>
+  </si>
+  <si>
+    <t>01/12/2020</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>S. MONDAL</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap connection (FHTC) from existing distribution system within the command area of ERUAR piped water supply scheme at Muratipur (Part) (Muratipur Part Habitation) village (Mouza) within Bhatar Block under Burdwan Division, PHE Dte._2nd Call.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000765/2020-2021</t>
   </si>
   <si>
     <t>1266/BWD</t>
   </si>
   <si>
     <t>11/02/2021</t>
   </si>
   <si>
     <t>13/03/2021</t>
   </si>
   <si>
     <t>S.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of ERUAR Piped Water Supply Scheme at Eruar (Part-A) (Eruar (Part-A) Habitation) village (Mouza), Bhatar Block under Burdwan Division, PHE Dte. (Agreement no. 569/BWD of 2020-2021)</t>
   </si>
   <si>
     <t>ORD/000290/2020-2021</t>
   </si>
   <si>
     <t>356/BWD</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>14/02/2021</t>
   </si>
   <si>
     <t>HAFIJUR RAHAMAN MIDYA</t>
   </si>
   <si>
+    <t>Providing Functional Household tap connection (FHTC) from existing distribution system within the command area of ERUAR piped water supply scheme at Eruar (Part-B) (Eruar (Part-B) Habitation) village (Mouza), Bhatar Block under Burdwan Division, PHE Dte. [Tr No.-678/BWD/20-21]</t>
+  </si>
+  <si>
+    <t>ORD/000386/2020-2021</t>
+  </si>
+  <si>
+    <t>1264/BWD</t>
+  </si>
+  <si>
+    <t>S.T. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House hold Tap connection (FHTC) from existing distribution system within the command area of ERUAR piped water supply scheme at Erusr (Part-C) (Eruar Part-C Habitation) village (Mouza) within Bhatar Block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000763/2020-2021</t>
+  </si>
+  <si>
+    <t>1265 /BWD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of ERUAR Piped Water Supply Scheme at Eruar (Part-D) (Eruar (Part-D) Habitation) village (Mouza), Bhatar Block under Burdwan Division, PHE Dte. ._2ND CALL (Agreement No.703/BWD of 2020-2021)</t>
   </si>
   <si>
     <t>ORD/000296/2020-2021</t>
   </si>
   <si>
     <t>1569/15/BWD</t>
   </si>
   <si>
     <t>22/02/2021</t>
   </si>
   <si>
     <t>24/03/2021</t>
   </si>
   <si>
     <t>DUBE ENTERPRISE</t>
   </si>
   <si>
+    <t>Extension of pipeline at "Sansad No. 10, 11 and 24" of Eruar and its adjoining mouza's Piped W/S Scheme at Bhatar Block within Durgapur (Bardhaman North) Sub Division under Burdwan Division, P.H.E. Dte. [Gr.-N]</t>
+  </si>
+  <si>
+    <t>ORD/000173/2021-2022</t>
+  </si>
+  <si>
+    <t>607/DSD</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>06/11/2021</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) &amp; Restoration of pipeline at Sixteen Nos. samsad of Eruar Gram Panchayat from ERUAR Piped Water Supply Scheme at Bhatar Block under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2021-2022</t>
   </si>
   <si>
     <t>7033/BWD</t>
   </si>
   <si>
     <t>17/12/2021</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>IJABUL SEKH</t>
   </si>
   <si>
+    <t>Hire &amp; fuel charges of vehicle (Car No.-WB-41D-4561) for the office of the Assistant Engineer, Durgapur Sub-Division, PHE Dte. for the month of September &amp; October'2022.</t>
+  </si>
+  <si>
+    <t>BILL/00142/2022-2023</t>
+  </si>
+  <si>
+    <t>823/VEH</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>SUJAUDDIN SEKH</t>
+  </si>
+  <si>
     <t>Providing Left-Out FHTC to Eruar Habitation within ERUAR PWSS, within Durgapur (Burdwan North) Sub-Division, PHE Dte, under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2023-2024</t>
   </si>
   <si>
     <t>557/DSD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>19/08/2023</t>
   </si>
   <si>
     <t>SANDIPAN SENGUPTA</t>
   </si>
   <si>
-    <t>Providing Functional Household tap connection (FHTC) from existing distribution system within the command area of ERUAR piped water supply scheme at Eruar (Part-B) (Eruar (Part-B) Habitation) village (Mouza), Bhatar Block under Burdwan Division, PHE Dte. [Tr No.-678/BWD/20-21]</t>
-[...47 lines deleted...]
-    <t>SUJAUDDIN SEKH</t>
+    <t>Replacing of existing damaged pipe line at KALUTAK and repairing of 4th Pump house and changing of 2 nos. valve at ERUAR village of ERAUR PWSS of Bhatar Block within Durgapur (Burdwan North) Sub- Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer ,JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000937/2023-2024</t>
+  </si>
+  <si>
+    <t>909/DSD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR ROY</t>
   </si>
   <si>
     <t>Hire &amp; fuel charges of vehicle (Car No.-WB-37C-8293) for the office of the Assistant Engineer, Durgapur Sub-Division, PHE Dte. for the month of November'2022.</t>
   </si>
   <si>
     <t>BILL/00286/2022-2023</t>
   </si>
   <si>
     <t>954/JJM/22-23</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>Laying of pipeline for ERUAR Piped Water Supply Scheme in Bhatar Block under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000443/2024-2025</t>
   </si>
   <si>
     <t>3079/BWD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>SOUMYAVASH DAS</t>
   </si>
   <si>
     <t>Construction of 1.5 mtrs. Height Boundary Wall along with 750 mm Height 3 layer barbed wire around Other than head work site(ERRUAR4 TH Pump House),Kaluttak under ERUAR PWSS, Bhatar Dev. Block, within Durgapur (Burdwan North) Sub-Division under Burdwan Division, P.H.E. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER DURGAPUR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000936/2024-2025</t>
   </si>
   <si>
     <t>1082/DSD</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>09/02/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>29/01/2024</t>
   </si>
   <si>
     <t>Replacing of existing damaged pipe line at Nareshpara and changing of 4 nos valve near OHR and Kaluttak Village of Eraur PWSS under Bhatar Development Block within Durgapur Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>620/DSD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -912,489 +912,489 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>18.71</v>
+        <v>4.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.73</v>
+        <v>9.73</v>
       </c>
       <c r="R3" s="4">
-        <v>46.67</v>
+        <v>200</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>19.95</v>
+        <v>18.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.15</v>
+        <v>8.73</v>
       </c>
       <c r="R4" s="4">
-        <v>60.88</v>
+        <v>46.67</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.61</v>
+        <v>19.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>23</v>
+        <v>12.15</v>
       </c>
       <c r="R5" s="4">
-        <v>123.6</v>
+        <v>60.88</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>92.08</v>
+        <v>22.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>76.47</v>
+        <v>0.82</v>
       </c>
       <c r="R6" s="4">
-        <v>83.04</v>
+        <v>3.69</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>4.44</v>
+        <v>18.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>30.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>166.58</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>22.24</v>
+        <v>18.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.82</v>
+        <v>23</v>
       </c>
       <c r="R8" s="4">
-        <v>3.69</v>
+        <v>123.6</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>18.05</v>
+        <v>3.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>30.08</v>
+        <v>2.3</v>
       </c>
       <c r="R9" s="4">
-        <v>166.58</v>
+        <v>72.92</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.15</v>
+        <v>92.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.3</v>
+        <v>76.47</v>
       </c>
       <c r="R10" s="4">
-        <v>72.92</v>
+        <v>83.04</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1440,367 +1440,367 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>0.38</v>
+        <v>4.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>5.01</v>
+        <v>0.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>65.45</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13"/>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="P14" s="4">
-        <v>3.72</v>
+        <v>0.38</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>4.86</v>
+        <v>5.01</v>
       </c>
       <c r="Q15" s="4">
-        <v>9.73</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="P16" s="4">
-        <v>0.93</v>
+        <v>3.72</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.61</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>65.45</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="P17" s="4">
         <v>2.17</v>
       </c>
       <c r="Q17" s="4">
         <v>2.09</v>
       </c>
       <c r="R17" s="4">
         <v>96.08</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>