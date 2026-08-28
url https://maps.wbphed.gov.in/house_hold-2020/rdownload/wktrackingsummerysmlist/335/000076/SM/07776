--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,177 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Balarampur Piped Water Supply Scheme at Jamalpur Block</t>
   </si>
   <si>
     <t>SM/07776</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Balarampur Piped Water Supply Scheme at Balarampur (3 Nos Habitation), Berugram (3 Nos Habitation), Krishnapur (2 Nos Habitation) &amp; Sadipur (3 Nos Habitation Part) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. [Agreement No. 66/2020-2021 OF SE/CC/PHE. DTE.]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
+  </si>
+  <si>
+    <t>ORD/000431/2020-2021</t>
+  </si>
+  <si>
+    <t>5009/BWD</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>10/03/2021</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Jamalpur Block (Paratal-II, Berugram, Abujhati &amp; Chakdighi G.P.) under Burdwan Division, PHE. Dte. (Part-B).</t>
   </si>
   <si>
     <t>AE(HQs),Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JE/RWS/JAMALPUR</t>
   </si>
   <si>
     <t>ORD/000345/2021-2022</t>
   </si>
   <si>
     <t>40/BWD</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
+    <t>Laying pipeline with FHTC for BALARAMPUR Water Supply Scheme at Matnasipur village (600 Nos) (from near rail gate to matnasipur) and rest portion FHTC work of Berugram village (46 Nos), Balarampur village (40 Nos), Nasipur village (45 Nos), Salimdanga village (15 Nos) within Jamalpur Block, under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>RWS_JAMALPUR</t>
+  </si>
+  <si>
+    <t>ORD/000639/2021-2022</t>
+  </si>
+  <si>
+    <t>1620/BWD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>20/07/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Deep Well Screen (RMS) for Augmentation of BALARAMPUR &amp; its adjoining mouzas Piped Water Supply Scheme, Block - Jamalpur, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000524/2022-2023</t>
+  </si>
+  <si>
+    <t>4887/BWD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>BIBHUTI SHAW</t>
+  </si>
+  <si>
     <t>Providing leftout water tap connection in different villages for 100% coverage to make it Sajal Gram from existing distribution system within scheme jurisdiction of different Piped Water Supply Schemes within Jamalpur Block (Jarogram, Ajhapur, Panchra &amp; Jougram G.P.) under Burdwan Division, PHE. Dte. (Part-A)_2ND CALL.</t>
   </si>
   <si>
     <t>ORD/000592/2021-2022</t>
   </si>
   <si>
     <t>1454/BWD</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>10/04/2022</t>
   </si>
   <si>
-    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CM) and UPVC Deep Well Screen (RMS) for Augmentation of BALARAMPUR &amp; its adjoining mouzas Piped Water Supply Scheme, Block - Jamalpur, Dist - Purba Bardhaman under Burdwan Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2021-2022</t>
   </si>
   <si>
     <t>423/BWD</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Balarampur Piped Water Supply Scheme at Balarampur (3 Nos Habitation), Berugram (3 Nos Habitation), Krishnapur (2 Nos Habitation) &amp; Sadipur (3 Nos Habitation Part) Village (Mouza), Jamalpur Block under Burdwan Division, PHE Dte. [Agreement No. 66/2020-2021 OF SE/CC/PHE. DTE.]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of temporary approach road for Boring machine and its accessories at 4th Tube Well site (due to low land) of Balarampur PWSS, Jamalpur Dev. Block Burdwan Sub-Division under Burdwan Division,PHE Dte</t>
   </si>
   <si>
-    <t>RWS_JAMALPUR</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001089/2023-2024</t>
   </si>
   <si>
     <t>519/BSD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>28/03/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -808,451 +808,451 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.68</v>
+        <v>100.79</v>
       </c>
       <c r="Q3" s="4">
+        <v>51.35</v>
+      </c>
+      <c r="R3" s="4">
+        <v>50.95</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>18.83</v>
+        <v>22.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.04</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>10.07</v>
+        <v>47.32</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.5</v>
+        <v>10.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.65</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>100.79</v>
+        <v>18.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.68</v>
+        <v>6.19</v>
       </c>
       <c r="R7" s="4">
-        <v>25.47</v>
+        <v>32.86</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.92</v>
+        <v>5.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>47.32</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.16</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>206.11</v>
       </c>
       <c r="P10" s="8">
-        <v>25.68</v>
+        <v>73.27</v>
       </c>
       <c r="Q10" s="8">
-        <v>12.46</v>
+        <v>35.55</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>